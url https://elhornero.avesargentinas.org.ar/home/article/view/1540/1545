--- v0 (2026-07-05)
+++ v1 (2026-08-20)
@@ -2,305 +2,217 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="60C620DF" w14:textId="43D9DC6B" w:rsidR="00D62E21" w:rsidRPr="00D62E21" w:rsidRDefault="00E05548" w:rsidP="00D62E21">
+    <w:p w14:paraId="60C620DF" w14:textId="43D9DC6B" w:rsidR="00D62E21" w:rsidRPr="00903B6B" w:rsidRDefault="00E05548" w:rsidP="00D62E21">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00903B6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Supplementary Materials</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E5D26A" w14:textId="77777777" w:rsidR="00D62E21" w:rsidRDefault="00D62E21" w:rsidP="00810722">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E973E1B" w14:textId="4672772A" w:rsidR="00810722" w:rsidRPr="00E03204" w:rsidRDefault="00810722" w:rsidP="00810722">
+    <w:p w14:paraId="4E973E1B" w14:textId="4672772A" w:rsidR="00810722" w:rsidRPr="00903B6B" w:rsidRDefault="00810722" w:rsidP="00810722">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03204">
+      <w:r w:rsidRPr="00903B6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nest-site </w:t>
       </w:r>
-      <w:r w:rsidR="00D62E21">
+      <w:r w:rsidR="00D62E21" w:rsidRPr="00903B6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
         </w:rPr>
         <w:t>characteristics</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E03204">
+      <w:r w:rsidRPr="00903B6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> of </w:t>
+        <w:t xml:space="preserve"> of Rufous Hornero (</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00903B6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...33 lines deleted...]
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Furnarius</w:t>
+        <w:t>Furnarius rufus</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E03204">
+      <w:r w:rsidRPr="00903B6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...10 lines deleted...]
-          <w:bCs/>
         </w:rPr>
         <w:t>) across its distribution as reported by citizen scientists</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B366B6D" w14:textId="77777777" w:rsidR="00810722" w:rsidRDefault="00810722" w:rsidP="00D62E21">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11C3F15E" w14:textId="3C4A28FD" w:rsidR="00810722" w:rsidRDefault="00810722" w:rsidP="00810722">
+    <w:p w14:paraId="11C3F15E" w14:textId="2015574F" w:rsidR="00810722" w:rsidRDefault="00810722" w:rsidP="00810722">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00925E8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>Lucia Mentesana</w:t>
       </w:r>
       <w:r w:rsidRPr="00925E8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="000B5762">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>,2</w:t>
       </w:r>
       <w:r w:rsidRPr="00925E8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> &amp; Nico M. Adreani</w:t>
+        <w:t>* &amp; Nico M. Adreani</w:t>
       </w:r>
       <w:r w:rsidRPr="00925E8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t>1,2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D6F7CF" w14:textId="77777777" w:rsidR="00F76738" w:rsidRDefault="00F76738" w:rsidP="00810722">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62232F92" w14:textId="77777777" w:rsidR="00E07540" w:rsidRPr="00925E8C" w:rsidRDefault="00E07540" w:rsidP="00E07540">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00925E8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00925E8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="es-AR"/>
         </w:rPr>
-        <w:t>Facultad</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> de Ciencias, Universidad de la República, Uruguay</w:t>
+        <w:t>Facultad de Ciencias, Universidad de la República, Uruguay</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AE4DAEA" w14:textId="77777777" w:rsidR="00E07540" w:rsidRPr="00925E8C" w:rsidRDefault="00E07540" w:rsidP="00E07540">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00925E8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00925E8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Max Planck Institute for Animal Behavior, Konstanz, Germany</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A1AD326" w14:textId="77777777" w:rsidR="00E07540" w:rsidRPr="00E07540" w:rsidRDefault="00E07540" w:rsidP="00810722">
@@ -371,67 +283,57 @@
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Table 1</w:t>
       </w:r>
       <w:r w:rsidR="00DD7196" w:rsidRPr="00810722">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DD7196">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A2268" w:rsidRPr="009A2268">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>List of citizen scientists from Argentina, Bolivia, Brazil, Paraguay, and Uruguay who collaborated with our project and submitted data via a smartphone application on Hornero (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009A2268" w:rsidRPr="009A2268">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Furnarius</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> rufus</w:t>
+        <w:t>Furnarius rufus</w:t>
       </w:r>
       <w:r w:rsidR="009A2268" w:rsidRPr="009A2268">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">) nest site characteristics. Note that the table includes </w:t>
       </w:r>
       <w:r w:rsidR="000E52F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">information of </w:t>
       </w:r>
       <w:r w:rsidR="009A2268" w:rsidRPr="009A2268">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>only those individuals who agreed to be listed in the manuscript; in total, however, more than 1300 people participated in this project.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9463" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -845,63 +747,61 @@
               </w:rPr>
               <w:t>Guillermo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="72C8072F" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Calamante</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EC88E41" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1359,63 +1259,61 @@
               </w:rPr>
               <w:t>Paula</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65274956" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cuscione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F35636E" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1644,51 +1542,51 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cordoba</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="0F637870" w14:textId="77777777" w:rsidTr="00770387">
+      <w:tr w:rsidR="005E30C6" w:rsidRPr="00F11A5B" w14:paraId="0F637870" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B854249" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
@@ -2312,63 +2210,61 @@
               </w:rPr>
               <w:t>Mendoza</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03D84091" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Guaymallén</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="0B25631A" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C18C0AF" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -2555,63 +2451,61 @@
               </w:rPr>
               <w:t>Eduardo Luis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="214CBEF9" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Beltrocco</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18471F37" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3005,65 +2899,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B71D5DF" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colonia </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Colonia Barón</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="2957907F" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="79FA9645" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -3080,63 +2961,61 @@
               </w:rPr>
               <w:t>Elías Gabriel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D63D426" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Farfán</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19CE6BAE" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3592,63 +3471,61 @@
               </w:rPr>
               <w:t>Elías Gabriel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C3F8D8E" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Farfán</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D263795" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3707,51 +3584,51 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>San Salvador de Jujuy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="03FB7993" w14:textId="77777777" w:rsidTr="00770387">
+      <w:tr w:rsidR="005E30C6" w:rsidRPr="00F11A5B" w14:paraId="03FB7993" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3CFECA1B" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
@@ -3938,63 +3815,61 @@
               </w:rPr>
               <w:t>Adriana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E93B7E3" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Peveroni</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74023BB4" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4483,63 +4358,61 @@
               </w:rPr>
               <w:t>Pablo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F621926" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Collavino</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="116B9C3A" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4584,73 +4457,60 @@
               </w:rPr>
               <w:t>Tucumán</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22D017E1" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> Viejo</w:t>
+            <w:r w:rsidRPr="000B5762">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Tafi Viejo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="64CF576F" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EE335A1" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4668,63 +4528,61 @@
               </w:rPr>
               <w:t>Juan Pablo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D8D6E47" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Lagarejo</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65CC7F52" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4939,63 +4797,61 @@
               </w:rPr>
               <w:t>Canelones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7CB51496" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Pinamar</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="4952D272" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E9F20DD" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -5120,65 +4976,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22FC6F9E" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">ciudad </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>ciudad jardin</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="237ED824" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09603549" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -5715,65 +5558,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BA21756" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">González </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>González Táboas</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64660353" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5827,65 +5657,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="183F62A7" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">José </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>José Mármol</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="4B1A2F1D" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="047561A2" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -6001,63 +5818,61 @@
               </w:rPr>
               <w:t>Canelones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4459FBB5" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Canelonesca</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="4D678C45" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="468E35A4" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -6650,63 +6465,61 @@
               </w:rPr>
               <w:t>Uruguay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D441D7D" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>tt</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="292C10C4" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6855,63 +6668,61 @@
               </w:rPr>
               <w:t>Río Negro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="365EE0B2" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Viedma</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="03999530" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F3E3711" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -7235,98 +7046,94 @@
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="6615E697" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="451C0729" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>laura</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F4B768D" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>borsellino</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D0FE413" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7380,65 +7187,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FE59870" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">buenos </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>buenos aires</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="70514871" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="713C09E4" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -7625,63 +7419,61 @@
               </w:rPr>
               <w:t>Luciana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DEBC712" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Turlione</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6940D820" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7797,63 +7589,61 @@
               </w:rPr>
               <w:t>Paola</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33C19CC3" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Azurmendi</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25A7B278" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8638,63 +8428,61 @@
               </w:rPr>
               <w:t>Ana Laura</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6672AFB8" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tinte</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58CC1290" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9150,63 +8938,61 @@
               </w:rPr>
               <w:t>Celin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55E0E1A0" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Brutti</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F3CA3B3" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9591,63 +9377,61 @@
               </w:rPr>
               <w:t>Entre Ríos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B6ECB3C" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Chajarí</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="785149D9" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="770968DB" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -9673,65 +9457,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F088707" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pucheta </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Pucheta Wanderflit</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4530FFEB" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10116,87 +9887,61 @@
               </w:rPr>
               <w:t>Tucumán</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F3B16A0" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...35 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B5762">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Tafi viejo</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="449A5CEF" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6457940D" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -10383,63 +10128,61 @@
               </w:rPr>
               <w:t>Aníbal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E3971E5" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>NOro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CD32273" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10725,63 +10468,61 @@
               </w:rPr>
               <w:t>Santiago</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43575816" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Angerosa</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08DB1525" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10972,100 +10713,85 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74F4FC3B" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buenos </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Buenos aires</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="757D4D14" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Arrecifes</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="189A1824" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04AF5D96" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -11252,63 +10978,61 @@
               </w:rPr>
               <w:t>Alejandro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F1BD0B0" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bigliardi</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0921B998" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -12105,63 +11829,61 @@
               </w:rPr>
               <w:t>Andrés David</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7567D42C" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Sommaro</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B43A3D5" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -12277,63 +11999,61 @@
               </w:rPr>
               <w:t>Pilar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49A64D45" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Maraggi</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BEF1BAC" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -12548,63 +12268,61 @@
               </w:rPr>
               <w:t>Buenos Aires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17EB94BA" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ituzaingó</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="648AACCA" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="217CBAA4" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -12800,65 +12518,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0741FF5B" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esper </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Esper Bordigoni</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09EDF977" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -13073,63 +12778,61 @@
               </w:rPr>
               <w:t>Mendoza</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="368465CA" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Guaymallén</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="617ECFDB" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44405606" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -13245,63 +12948,61 @@
               </w:rPr>
               <w:t>Buenos Aires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E572DA5" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tandil</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="203BCC08" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58F8F83F" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -13936,65 +13637,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DD273BF" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buenos </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Buenos aires</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="768D1141" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B9830B1" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -14280,87 +13968,61 @@
               </w:rPr>
               <w:t>Córdoba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E5B79FE" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...35 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B5762">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Huinca Renanco</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="2AB4E57A" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60B26A5C" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -14719,87 +14381,61 @@
               </w:rPr>
               <w:t>Pablo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="447C4C0F" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...35 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B5762">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Gigy Gregoret</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F7EB822" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -15193,65 +14829,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="088DCA8D" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Paz Colonia </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>La Paz Colonia Piamontesa</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="7A4310A1" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="190B8F6F" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -15268,63 +14891,61 @@
               </w:rPr>
               <w:t>Carla Ayelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B8A4820" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Minghetti</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32FDD34F" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -15541,63 +15162,61 @@
               </w:rPr>
               <w:t>Santa Fe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2BF5A6E2" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Sunchales</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="25AF99AF" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="200C2AE7" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -16053,63 +15672,61 @@
               </w:rPr>
               <w:t>Catamarca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06F8EA03" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Andalgalá</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="541CEF5C" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="347D4E58" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -16305,65 +15922,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20CD3241" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">González </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>González Rozada</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B0DB011" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -16658,75 +16262,51 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B500C76" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">de </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Hoyos</w:t>
+              <w:t>de los Hoyos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58FAE3F5" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
@@ -17013,63 +16593,61 @@
               </w:rPr>
               <w:t>Pablo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DFF63B2" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Asaroff</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59A07E1A" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -17293,65 +16871,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="020ABB96" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eugenio </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Eugenio bustos</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="684019EE" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D734D21" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -17434,63 +16999,61 @@
               </w:rPr>
               <w:t>Uruguay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BF37181" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>MOntevideo</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55563BC7" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -17540,63 +17103,61 @@
               </w:rPr>
               <w:t>Juan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08295653" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Campá</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34E15019" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -18053,63 +17614,61 @@
               </w:rPr>
               <w:t>Gustavo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="203ACD7C" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Giorda</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AE9C7E5" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -18201,65 +17760,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D2FB976" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabián </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Fabián celestino</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AEABD1B" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -18918,63 +18464,61 @@
               </w:rPr>
               <w:t>Adrián</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6882502F" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Basedas</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A4B102F" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -19699,63 +19243,61 @@
               </w:rPr>
               <w:t>Córdoba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DAE9CD4" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Almafuerte</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="5D0117EC" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="664957A6" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -20211,73 +19753,60 @@
               </w:rPr>
               <w:t>Lavalleja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B202FCC" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-              <w:t>- Minas</w:t>
+            <w:r w:rsidRPr="000B5762">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Piriapolis- Minas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="13E7E0A7" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="620F3A1E" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -20805,63 +20334,61 @@
               </w:rPr>
               <w:t>Mirko</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25EC4132" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Duimich</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="738DF0F4" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -20915,65 +20442,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C105190" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mar del </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Mar del plata</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="6521F261" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="677F4DBC" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -22449,63 +21963,61 @@
               </w:rPr>
               <w:t>Entre Rios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29C9691E" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nogoyá</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="6D78ADCE" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="588B373B" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -22522,63 +22034,61 @@
               </w:rPr>
               <w:t>Luciano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FD2CAB1" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Pasutti</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04B6D699" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -22670,65 +22180,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49B0B591" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carolina </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Carolina soledad</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B324DBA" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -22815,65 +22312,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05C3722B" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vicente </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Vicente lopez</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="471CEE6A" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2A382BB3" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -23060,63 +22544,61 @@
               </w:rPr>
               <w:t>Griet An Erica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EB0D18A" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cuyckens</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60639C4F" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -23137,77 +22619,51 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6870623B" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jujuy, </w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> Manuel Belgrano</w:t>
+              <w:t>Jujuy, departamento Manuel Belgrano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A7561FA" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
@@ -24037,63 +23493,61 @@
               </w:rPr>
               <w:t>Santa María</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EA1C2AB" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Calamuchita</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="4ED664BC" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CD1A03E" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -24293,65 +23747,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5ADA8FD1" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raggio </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Raggio Galmés</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DCC3D90" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -24434,99 +23875,95 @@
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="385B01C6" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43140D5F" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>walter</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7351CB01" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>solsona</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23E5C8DF" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -24580,65 +24017,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60A86C99" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">monte </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>monte buey</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="3F5E6E53" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="165FDAC1" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -24825,63 +24249,61 @@
               </w:rPr>
               <w:t>Adolfo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4089CE50" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vercellone</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="01BCB42C" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -25507,63 +24929,61 @@
               </w:rPr>
               <w:t>Hugo Javier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="406CDD52" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Caprotti</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B73643D" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -25575,133 +24995,94 @@
               </w:rPr>
               <w:t>Argentina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04D93CA6" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> Entre Ríos</w:t>
+            <w:r w:rsidRPr="000B5762">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Dpto Federación Entre Ríos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CF86088" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Chajarí</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="411C596A" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="20868BD0" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -25826,75 +25207,51 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42EAB486" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paso de </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Toros</w:t>
+              <w:t>Paso de los Toros</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="247D85A6" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="779EFE16" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -26082,63 +25439,61 @@
               </w:rPr>
               <w:t>Sebastian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B80BA61" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nullo</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="347AD383" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -26185,97 +25540,60 @@
               </w:rPr>
               <w:t>Ciudad Autónoma de Buenos Aires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="14016E90" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...45 lines deleted...]
-              <w:t>. de Bs. As.</w:t>
+            <w:r w:rsidRPr="000B5762">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Cdad. Aut. de Bs. As.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="59E20A88" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64588AB7" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -26401,65 +25719,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B89A094" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villa </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Villa devoto</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="3F2A9A74" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FBAE929" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -26816,63 +26121,61 @@
               </w:rPr>
               <w:t>Guillermo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66CD7B46" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Faydella</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="73FF121B" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -26988,63 +26291,61 @@
               </w:rPr>
               <w:t>Pablo Nicolás</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0012BA1B" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Konverski</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="697A4D63" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -27431,63 +26732,61 @@
               </w:rPr>
               <w:t>San Luis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65F5CAB8" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Carpintería</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="034DF898" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3773EDC6" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -28453,63 +27752,61 @@
               </w:rPr>
               <w:t>Buenos Aires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="070447CC" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Pergamino</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="2A8D174C" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0A5BB69B" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -28526,63 +27823,61 @@
               </w:rPr>
               <w:t>Flavia Inés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B7919F1" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Vacchino</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FE5373F" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -28868,63 +28163,61 @@
               </w:rPr>
               <w:t>Gabriela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D44E70C" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Creciente</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="27607A32" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -28978,65 +28271,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2175387C" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">buenos </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>buenos aires</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="3C592C80" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3594180E" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -29161,65 +28441,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C9C89A4" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monte </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Monte Buey</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="03AF987F" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="440CEEC2" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -29302,63 +28569,61 @@
               </w:rPr>
               <w:t>Argentina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47AD0EE7" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Maraco</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55219074" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -29408,63 +28673,61 @@
               </w:rPr>
               <w:t>Dora</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C35D7B1" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Labiano</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58A0615E" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -29476,63 +28739,61 @@
               </w:rPr>
               <w:t>Argentina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1BC4293E" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Confluencia</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4F6EFE0C" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -29582,63 +28843,61 @@
               </w:rPr>
               <w:t>Fabricio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="444CC3F3" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Biazzi</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="500615B9" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -30094,63 +29353,61 @@
               </w:rPr>
               <w:t>Miriam Roxana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3961D255" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Terendi</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78CEEA4E" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -30365,63 +29622,61 @@
               </w:rPr>
               <w:t>Buenos Aires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0255BE94" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tandil</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="34D2DF49" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08726AB1" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -30513,65 +29768,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37914FC9" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>C.A.</w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>C.A.B.A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CAEB141" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -30621,63 +29863,61 @@
               </w:rPr>
               <w:t>Flavia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7FA5057E" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Farías</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78D0B3DF" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -31304,63 +30544,61 @@
               </w:rPr>
               <w:t>Cynthia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="449DF760" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nesich</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B27FC0E" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -31405,63 +30643,61 @@
               </w:rPr>
               <w:t>Buenos Aires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A952437" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Adrogué</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="5F411BF9" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B70F781" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -31964,75 +31200,51 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D8D5146" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">María de </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Ángeles</w:t>
+              <w:t>María de los Ángeles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5173B535" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
@@ -32862,63 +32074,61 @@
               </w:rPr>
               <w:t>Mayra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FCCFC61" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Garcimuño</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25FB0C87" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -32963,63 +32173,61 @@
               </w:rPr>
               <w:t>Buenos Aires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7860969B" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tandil</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="15481B30" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11CD2A1F" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -33376,63 +32584,61 @@
               </w:rPr>
               <w:t>Germán</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23E0EB2D" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Navío</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06AAF29F" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -33477,63 +32683,61 @@
               </w:rPr>
               <w:t>Mendoza</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6097D63B" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tunuyán</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="1A0DCE1E" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45091B60" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -33559,65 +32763,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="096C1B27" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clifton </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Clifton Goldney</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="135A6284" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -33662,63 +32853,61 @@
               </w:rPr>
               <w:t>Buenos Aires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51ADF7F2" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Carhue</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="1A0C6D2A" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EA90827" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -34075,63 +33264,61 @@
               </w:rPr>
               <w:t>Gustavo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E0D795E" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Brasesco</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="25F5DFD2" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -34832,65 +34019,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="372613F4" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Entre rios</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4AD85AD8" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -35039,63 +34213,61 @@
               </w:rPr>
               <w:t>Buenos Aires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F2FC0A4" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Chascomus</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="2D854DBF" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="113E4946" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -35112,63 +34284,61 @@
               </w:rPr>
               <w:t>Luis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D8DB742" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Maestri</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60BC14A0" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -35286,63 +34456,61 @@
               </w:rPr>
               <w:t>Silvina Andrea</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B73CEAF" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Sorroche</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64CCDA20" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -35557,63 +34725,61 @@
               </w:rPr>
               <w:t>Florida</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="49ADE155" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Piriápolis</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="087C5020" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5643B80F" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -35899,63 +35065,61 @@
               </w:rPr>
               <w:t>Entre Rios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E1FB217" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Federacion</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="4C3E784F" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A7D00D4" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -35972,63 +35136,61 @@
               </w:rPr>
               <w:t>Maria Fabiána</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2895B616" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Arruti</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12772CC2" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -36550,73 +35712,60 @@
               </w:rPr>
               <w:t>Uruguay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1F876A78" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> de bs as</w:t>
+            <w:r w:rsidRPr="000B5762">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Pcia de bs as</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="290C40A8" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
@@ -37252,65 +36401,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5446EEAD" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">San </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>San miguel</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="403F3B1D" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -37596,73 +36732,60 @@
               </w:rPr>
               <w:t>Argentina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F2239DE" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> de Cuyo</w:t>
+            <w:r w:rsidRPr="000B5762">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Luján de Cuyo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F12DBE2" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
@@ -38054,63 +37177,61 @@
               </w:rPr>
               <w:t>Guillermina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2CB9A903" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Alianak</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6995B167" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -38643,65 +37764,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E1343A9" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buenos Aires- Esteban </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Buenos Aires- Esteban Etcheverria</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64175FAB" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -38921,63 +38029,61 @@
               </w:rPr>
               <w:t>Graciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F1A8E25" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Migliavacca</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18CC0865" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -39274,75 +38380,51 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5297D396" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">de </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Santos Ghirardelli</w:t>
+              <w:t>de los Santos Ghirardelli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="259D0DB1" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
@@ -39898,63 +38980,61 @@
               </w:rPr>
               <w:t>Buenos Aires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46479FC4" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Uribelarrea</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="0508F0F1" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D20E7AD" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -40761,65 +39841,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B76D7FA" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Los </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Los Cardales</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="37953485" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="477CE4EA" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -40902,73 +39969,60 @@
               </w:rPr>
               <w:t>Argentina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35CF82F2" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> Aires</w:t>
+            <w:r w:rsidRPr="000B5762">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Buenis Aires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74DF5A39" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
@@ -41019,63 +40073,61 @@
               </w:rPr>
               <w:t>Mariela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6804F0EE" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Monteoliva</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="209BC77C" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -41639,65 +40691,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C3B93FA" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sarandí del </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Sarandí del Yí</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="47838BEB" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="57E83C93" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -41789,111 +40828,85 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="248DF5A3" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">buenos </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>buenos aires</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="751526EF" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">villa </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>villa elisa</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="31DAD88B" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C9BA232" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -42080,63 +41093,61 @@
               </w:rPr>
               <w:t>Ezequiel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53EB891F" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Milicich</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DF849A6" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -42192,77 +41203,51 @@
           </w:tcPr>
           <w:p w14:paraId="49C9D332" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-AR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="es-AR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Las Flores, </w:t>
-[...25 lines deleted...]
-              <w:t>. Bs. As.</w:t>
+              <w:t>Las Flores, Pcia. Bs. As.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="7F376A4F" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56289F3B" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -42790,63 +41775,61 @@
               </w:rPr>
               <w:t>María Alejandra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="26BEE298" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Reinaldi</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="04079719" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -43642,63 +42625,61 @@
               </w:rPr>
               <w:t>Sofia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EC03AF4" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Curcho</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FA2536B" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -43791,65 +42772,52 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28A465E8" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Maria </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Maria isabel</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45E64E25" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -44437,63 +43405,61 @@
               </w:rPr>
               <w:t>Provincia de Buenos Aires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B19D529" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Baradero</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="52EBCF6E" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="03A92AE0" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -44510,73 +43476,60 @@
               </w:rPr>
               <w:t>Nuria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BDE7EE9" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> Salar</w:t>
+            <w:r w:rsidRPr="000B5762">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Aurtenechea Salar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="71B77893" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
@@ -44598,100 +43551,85 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="269987A1" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">buenos </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>buenos aires</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6AF4F870" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>pinamar</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="6B394A39" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B819AC9" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -44977,63 +43915,61 @@
               </w:rPr>
               <w:t>Buenos Aires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1022BCB9" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tandil</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="7ACC7E39" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1087B9DD" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -45050,63 +43986,61 @@
               </w:rPr>
               <w:t>Miguel Angel Marcelo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41F21E4A" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Danzé</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0080CFE8" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -45297,199 +44231,156 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60B22B55" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">San </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>San jose</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E3532DF" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...35 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000B5762">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Cuidad del plata</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="3F8DB26C" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3418DA80" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Yohama</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3883207D" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Ottero</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="198239E6" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -45543,65 +44434,52 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E2E4159" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuesta </w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Cuesta blanca</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="1B519A25" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A02B0D4" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -45717,63 +44595,61 @@
               </w:rPr>
               <w:t>Buenos Aires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7F9BE949" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Pehuajó</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="4422C63D" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24934467" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -45960,63 +44836,61 @@
               </w:rPr>
               <w:t>Graciela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A8755B1" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Klekailo</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54EF33A7" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -46061,63 +44935,61 @@
               </w:rPr>
               <w:t>Misiones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D1FD1D1" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Apóstoles</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="74BA981B" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28496A9E" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -46233,63 +45105,61 @@
               </w:rPr>
               <w:t>Santa Fe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69FEF2EF" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Chajarí</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="7CE513D2" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="356A497B" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
@@ -46542,63 +45412,61 @@
               </w:rPr>
               <w:t>Argentina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65212D96" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Saladillo</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44DEC4A2" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -46818,63 +45686,61 @@
               </w:rPr>
               <w:t>Analía</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C122FF2" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Belaus</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40C63A45" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -46990,63 +45856,61 @@
               </w:rPr>
               <w:t>Cecilia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F8E04CC" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Mirolo</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="365AEEB6" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -47091,113 +45955,98 @@
               </w:rPr>
               <w:t>Cordoba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C014621" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Malagueño</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E30C6" w:rsidRPr="000B5762" w14:paraId="764B4FFC" w14:textId="77777777" w:rsidTr="00770387">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6A45A4C6" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> Natural Urbana</w:t>
+            <w:r w:rsidRPr="000B5762">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Reserva Natural Urbana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1867" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0CCF398B" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
@@ -47276,99 +46125,97 @@
               </w:rPr>
               <w:t>Cordoba</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1830" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="521E7A6C" w14:textId="77777777" w:rsidR="005E30C6" w:rsidRPr="000B5762" w:rsidRDefault="005E30C6" w:rsidP="005E30C6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000B5762">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Malagueño</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55F3E9F3" w14:textId="76D4A986" w:rsidR="00193A80" w:rsidRPr="00193A80" w:rsidRDefault="00193A80" w:rsidP="00193A80">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-AR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00193A80" w:rsidRPr="00193A80">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E864DD2" w14:textId="77777777" w:rsidR="00A33AF2" w:rsidRDefault="00A33AF2" w:rsidP="007179DB">
+    <w:p w14:paraId="5FEBE108" w14:textId="77777777" w:rsidR="009C7596" w:rsidRDefault="009C7596" w:rsidP="007179DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E94CED1" w14:textId="77777777" w:rsidR="00A33AF2" w:rsidRDefault="00A33AF2" w:rsidP="007179DB">
+    <w:p w14:paraId="5D280A58" w14:textId="77777777" w:rsidR="009C7596" w:rsidRDefault="009C7596" w:rsidP="007179DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -47423,135 +46270,139 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="568DD95C" w14:textId="77777777" w:rsidR="007179DB" w:rsidRDefault="007179DB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="168E9FF1" w14:textId="77777777" w:rsidR="00A33AF2" w:rsidRDefault="00A33AF2" w:rsidP="007179DB">
+    <w:p w14:paraId="57D7CAB4" w14:textId="77777777" w:rsidR="009C7596" w:rsidRDefault="009C7596" w:rsidP="007179DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="602FFF8E" w14:textId="77777777" w:rsidR="00A33AF2" w:rsidRDefault="00A33AF2" w:rsidP="007179DB">
+    <w:p w14:paraId="6263139A" w14:textId="77777777" w:rsidR="009C7596" w:rsidRDefault="009C7596" w:rsidP="007179DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="109"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002D6BD0"/>
     <w:rsid w:val="00075CEE"/>
     <w:rsid w:val="000B5762"/>
     <w:rsid w:val="000E52F4"/>
     <w:rsid w:val="0015042F"/>
     <w:rsid w:val="00193A80"/>
+    <w:rsid w:val="001B3942"/>
     <w:rsid w:val="001F1B7F"/>
     <w:rsid w:val="00233517"/>
     <w:rsid w:val="002D6BD0"/>
     <w:rsid w:val="002D73AE"/>
     <w:rsid w:val="00374B75"/>
     <w:rsid w:val="003A0DAB"/>
     <w:rsid w:val="003D25A6"/>
     <w:rsid w:val="00445A41"/>
     <w:rsid w:val="00591D61"/>
     <w:rsid w:val="005E30C6"/>
+    <w:rsid w:val="00611AC5"/>
     <w:rsid w:val="007179DB"/>
     <w:rsid w:val="00770387"/>
     <w:rsid w:val="00810722"/>
     <w:rsid w:val="008330F8"/>
     <w:rsid w:val="008F1EDA"/>
+    <w:rsid w:val="00903B6B"/>
     <w:rsid w:val="00922ADF"/>
     <w:rsid w:val="009A2268"/>
+    <w:rsid w:val="009C7596"/>
     <w:rsid w:val="00A33AF2"/>
     <w:rsid w:val="00AC1C53"/>
     <w:rsid w:val="00B54694"/>
     <w:rsid w:val="00B963BD"/>
     <w:rsid w:val="00CA01D1"/>
     <w:rsid w:val="00CD776A"/>
     <w:rsid w:val="00D3252C"/>
     <w:rsid w:val="00D62E21"/>
     <w:rsid w:val="00D81F00"/>
     <w:rsid w:val="00DD7196"/>
     <w:rsid w:val="00E05548"/>
     <w:rsid w:val="00E07540"/>
     <w:rsid w:val="00EB365B"/>
     <w:rsid w:val="00F04B84"/>
+    <w:rsid w:val="00F11A5B"/>
     <w:rsid w:val="00F66597"/>
     <w:rsid w:val="00F76738"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -48884,54 +47735,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2260</Words>
-  <Characters>12883</Characters>
+  <Words>2257</Words>
+  <Characters>12866</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>107</Lines>
   <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15113</CharactersWithSpaces>
+  <CharactersWithSpaces>15093</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lucia Mentesana</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>