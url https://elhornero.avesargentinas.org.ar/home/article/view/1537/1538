--- v0 (2026-06-29)
+++ v1 (2026-08-15)
@@ -1,244 +1,522 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7CDE887E" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRPr="00AF6093" w:rsidRDefault="00D13AF8" w:rsidP="00D13AF8">
+    <w:p w14:paraId="7CDE887E" w14:textId="30D72059" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00FC3FC3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC3FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SUPPLEMENTARY MATERIAL</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3FC3" w:rsidRPr="00FC3FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C612704" w14:textId="77777777" w:rsidR="00FC3FC3" w:rsidRDefault="00FC3FC3" w:rsidP="00FC3FC3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64448E50" w14:textId="77777777" w:rsidR="00FC3FC3" w:rsidRPr="0062438E" w:rsidRDefault="00FC3FC3" w:rsidP="00FC3FC3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062438E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Key marine areas during penguin migration in the Argentine Sea: contributions to their conservation knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="351480FC" w14:textId="77777777" w:rsidR="00FC3FC3" w:rsidRPr="0062438E" w:rsidRDefault="00FC3FC3" w:rsidP="00FC3FC3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EA508EE" w14:textId="77777777" w:rsidR="00FC3FC3" w:rsidRDefault="00FC3FC3" w:rsidP="00FC3FC3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Melina Barrionuevo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Marcelo Acha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Esteban Frere</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5473F1" w14:textId="77777777" w:rsidR="00FC3FC3" w:rsidRDefault="00FC3FC3" w:rsidP="00FC3FC3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EF0CA87" w14:textId="77777777" w:rsidR="00FC3FC3" w:rsidRDefault="00FC3FC3" w:rsidP="00FC3FC3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1B1C20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1B1C20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instituto de Investigaciones en Biodiversidad y Medioambiente (INIBIOMA), CONICET, Universidad Nacional del Comahue, Quintral 1250, 8400 Bariloche, Argentina</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56967F0C" w14:textId="77777777" w:rsidR="00FC3FC3" w:rsidRDefault="00FC3FC3" w:rsidP="00FC3FC3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="1B1C20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Programa Ecología Pesquera, Instituto Nacional de Investigación y Desarrollo Pesquero (INIDEP), CONICET, Paseo Victoria Ocampo No. 1, B760 HSA Mar del Plata, Argentina</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6694DFAD" w14:textId="77777777" w:rsidR="00FC3FC3" w:rsidRDefault="00FC3FC3" w:rsidP="00FC3FC3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Centro de Investigaciones de Puerto Deseado, Universidad Nacional de la Patagonia Austral, CONICET, Av. Prefectura s/n, 9100 Puerto Deseado, Argentina</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7855D466" w14:textId="77777777" w:rsidR="00FC3FC3" w:rsidRDefault="00FC3FC3" w:rsidP="00FC3FC3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FC2441E" w14:textId="77777777" w:rsidR="00FC3FC3" w:rsidRPr="00FC3FC3" w:rsidRDefault="00FC3FC3" w:rsidP="00FC3FC3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC3FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+        <w:t>*melinabarrionuevo@comahue-conicet.gob.ar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABBFE81" w14:textId="77777777" w:rsidR="00FC3FC3" w:rsidRPr="00FC3FC3" w:rsidRDefault="00FC3FC3" w:rsidP="00FC3FC3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B38FCBC" w14:textId="77777777" w:rsidR="00FC3FC3" w:rsidRPr="00FC3FC3" w:rsidRDefault="00FC3FC3" w:rsidP="00FC3FC3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0357194E" w14:textId="77777777" w:rsidR="00FC3FC3" w:rsidRPr="00FC3FC3" w:rsidRDefault="00FC3FC3" w:rsidP="00FC3FC3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26664BAB" w14:textId="77777777" w:rsidR="00FC3FC3" w:rsidRPr="00FC3FC3" w:rsidRDefault="00FC3FC3" w:rsidP="00FC3FC3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="494B46AB" w14:textId="77777777" w:rsidR="00FC3FC3" w:rsidRPr="00FC3FC3" w:rsidRDefault="00FC3FC3" w:rsidP="00FC3FC3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05FDE4A6" w14:textId="77777777" w:rsidR="00FC3FC3" w:rsidRPr="00FC3FC3" w:rsidRDefault="00FC3FC3" w:rsidP="00FC3FC3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-AR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00273DFE" w14:textId="43B1E6F1" w:rsidR="00D13AF8" w:rsidRPr="00AF6093" w:rsidRDefault="00D13AF8" w:rsidP="00D13AF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6093">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>SUPPLEMENTARY MATERIAL</w:t>
-[...24 lines deleted...]
-        <w:t>Table S1.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Table 1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6093">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Number of migratory trips recorded using geolocators for each study year by sex (F: female, M: male) for Magellanic Penguins (</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6093">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spheniscus </w:t>
+        <w:t>Spheniscus magellanicus</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF6093">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">) from different colonies and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Western</w:t>
       </w:r>
       <w:r w:rsidRPr="004E4200">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF6093">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Rockhopper Penguins (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF6093">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Eudyptes</w:t>
+        <w:t>Eudyptes chrysocome</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AF6093">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">) from Isla </w:t>
-[...21 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>) from Isla Pingüino.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9418" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1356"/>
         <w:gridCol w:w="510"/>
         <w:gridCol w:w="490"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="490"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="490"/>
@@ -508,69 +786,69 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="693F51E8" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D362DF6" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
+          <w:p w14:paraId="3D362DF6" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00000000" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:tag w:val="goog_rdk_832"/>
                 <w:id w:val="-128985161"/>
               </w:sdtPr>
               <w:sdtContent/>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00D13AF8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="628E19CC" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1342,69 +1620,58 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D13AF8" w14:paraId="16EEDBCB" w14:textId="77777777" w:rsidTr="00770913">
         <w:trPr>
           <w:trHeight w:val="324"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1356" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="071C9024" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Ea</w:t>
-[...9 lines deleted...]
-              <w:t>. San Lorenzo</w:t>
+              <w:t>Ea. San Lorenzo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DD26A9D" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="490" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -2526,253 +2793,133 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Table 2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F13972">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Summary of the best-supported models (</w:t>
       </w:r>
       <w:r w:rsidRPr="00F13972">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Δ</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F13972">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>AICc</w:t>
-[...32 lines deleted...]
-        <w:t>) in the migratory trip parameters of Magellanic Penguins (</w:t>
+        <w:t>AICc &lt; 4) derived from model selection examining differences among years, sex, and species (Sps) in the migratory trip parameters of Magellanic Penguins (</w:t>
       </w:r>
       <w:r w:rsidRPr="00F13972">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spheniscus </w:t>
+        <w:t>Spheniscus magellanicus</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F13972">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">) from the Isla Quiroga colony and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Western</w:t>
       </w:r>
       <w:r w:rsidRPr="004E4200">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F13972">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Rockhopper Penguins (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F13972">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Eudyptes</w:t>
+        <w:t>Eudyptes chrysocome</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F13972">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">) from the Isla </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> values. The reported Akaike weights (Weight) correspond to the global set of candidate models (</w:t>
+        <w:t>) from the Isla Pingüino colony, Santa Cruz, Argentina. Trips from both species correspond to the same study years (four in total). Models are presented in order of increasing AICc values. The reported Akaike weights (Weight) correspond to the global set of candidate models (</w:t>
       </w:r>
       <w:r w:rsidRPr="00F13972">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00F13972">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> = 64) and represent the relative probability of each model among all possible model combinations. Factors included in each model are indicated by a plus sign (+), and informative predictors (those whose 95% confidence intervals exclude zero) are highlighted with a bold red plus sign.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E3A5638" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00D13AF8">
@@ -2841,327 +2988,273 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7671C5EF" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Sps</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05C36B8C" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Sex</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="350187F1" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="776" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16C8F73A" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-              <w:t>:</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Sps:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36C13B45" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Sex</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="760" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E0B9FAF" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-              <w:t>:</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Sps:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EF9B958" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Year</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="889" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D48245C" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-              <w:t>:</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Sps:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73A7AA85" w14:textId="272CEC6A" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...19 lines deleted...]
-              <w:t>:</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Year:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0245AD00" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Sex</w:t>
             </w:r>
           </w:p>
@@ -3219,135 +3312,120 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Weight</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="720DF3AB" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>AICc</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C49DC3D" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>loglink</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D13AF8" w14:paraId="0429FDAF" w14:textId="77777777" w:rsidTr="00770913">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10DE1C19" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097740C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maximum </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Maximum distance</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33E8A41B" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -4376,84 +4454,60 @@
               </w:rPr>
               <w:t>-792.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D13AF8" w14:paraId="5D467A3A" w14:textId="77777777" w:rsidTr="00770913">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42C72D63" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...32 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Total distance</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E2510BE" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5266,62 +5320,60 @@
               </w:rPr>
               <w:t>-943.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D13AF8" w14:paraId="3347BCE7" w14:textId="77777777" w:rsidTr="00770913">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7ADA79E0" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Direction</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A828D06" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -6488,69 +6540,58 @@
               </w:rPr>
               <w:t>-503.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D13AF8" w14:paraId="00C3F560" w14:textId="77777777" w:rsidTr="00770913">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39FDE6DC" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0097740C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Departure</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> date</w:t>
+              <w:t>Departure date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C8E6681" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
@@ -7722,61 +7763,59 @@
               </w:rPr>
               <w:t>-357.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D13AF8" w14:paraId="6AC81D38" w14:textId="77777777" w:rsidTr="00770913">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1692C715" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Arrival</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0097740C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17EC28C1" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -8322,62 +8361,60 @@
               </w:rPr>
               <w:t>-346.93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D13AF8" w14:paraId="47826E5A" w14:textId="77777777" w:rsidTr="00770913">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1427" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1076AE87" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Duration</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="589" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34122412" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -9008,253 +9045,145 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Model-averaged coefficients for the migratory trip parameters of Magellanic Penguins (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">MP - </w:t>
       </w:r>
       <w:r w:rsidRPr="001B065F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spheniscus </w:t>
+        <w:t>Spheniscus magellanicus</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B065F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">) from the Isla Quiroga colony and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Western</w:t>
       </w:r>
       <w:r w:rsidRPr="004E4200">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B065F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Rockhopper Penguins (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">WRP - </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001B065F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Eudyptes</w:t>
+        <w:t>Eudyptes chrysocome</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...25 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001B065F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">) from the Isla </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> colony, Santa Cruz, Argentina. Reported values include the estimated coefficient (Estimate), standard error, adjusted standard error, </w:t>
+        <w:t xml:space="preserve">) from the Isla Pingüino colony, Santa Cruz, Argentina. Reported values include the estimated coefficient (Estimate), standard error, adjusted standard error, </w:t>
       </w:r>
       <w:r w:rsidRPr="001B065F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="001B065F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>-value, and associated probability (</w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> Female, </w:t>
+        <w:t xml:space="preserve">-value, and associated probability (Pr(&gt;|z|)). The 95% confidence intervals (CI; 2.5%–97.5%) are also presented. Reference levels for the intercept are: Female, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="001B065F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>RP species (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -9334,149 +9263,137 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71111B96" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRPr="004F4B8E" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Estimate</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="385C4CD8" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRPr="004F4B8E" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Standard Error</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47FCBDFB" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRPr="004F4B8E" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">SE </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Adjusted</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="461112E9" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRPr="004F4B8E" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve">z </w:t>
-[...6 lines deleted...]
-              <w:t>val</w:t>
+              <w:t>z val</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>ue</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="180F4E7C" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRPr="004F4B8E" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Pr(&gt;|z|)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9532,137 +9449,111 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AE745F0" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRPr="004F4B8E" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maximum </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>Maximum distance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t>distance</w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> (km)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3572B944" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRPr="004F4B8E" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004F4B8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Intercept (</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Female</w:t>
             </w:r>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>WRP</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D3A3E92" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRPr="004F4B8E" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
@@ -10224,128 +10115,94 @@
               </w:rPr>
               <w:t>-118.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D13AF8" w14:paraId="0A00A1F3" w14:textId="77777777" w:rsidTr="00770913">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CE87C8A" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRPr="004F4B8E" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t>Total</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>Total distance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> (km)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DFE7434" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRPr="004F4B8E" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> (</w:t>
+            <w:r w:rsidRPr="004F4B8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Intercept (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Female</w:t>
             </w:r>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve"> WRP</w:t>
             </w:r>
@@ -11154,175 +11011,149 @@
               </w:rPr>
               <w:t>2518.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D13AF8" w14:paraId="6109FADB" w14:textId="77777777" w:rsidTr="00770913">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A986B7E" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRPr="004F4B8E" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Direc</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>tion</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>degrees</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7460AA58" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRPr="004F4B8E" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-              <w:t>WRP</w:t>
+            <w:r w:rsidRPr="004F4B8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Intercept (2019:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> WRP</w:t>
             </w:r>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Female</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B73EF8D" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRPr="004F4B8E" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
@@ -13242,193 +13073,155 @@
               </w:rPr>
               <w:t>5.91</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D13AF8" w14:paraId="3CBBF91A" w14:textId="77777777" w:rsidTr="00770913">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2307B1D2" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRPr="004F4B8E" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t>Departure</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>Departure date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t xml:space="preserve"> date</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004F4B8E">
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>Julian date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t>Julian</w:t>
-[...19 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="793D9BFA" w14:textId="25CCFA65" w:rsidR="00D13AF8" w:rsidRPr="004F4B8E" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Intercept</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>(2019:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:t>WRP</w:t>
+              <w:t xml:space="preserve"> WRP</w:t>
             </w:r>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Female</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B95CC17" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRPr="004F4B8E" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
@@ -15340,173 +15133,139 @@
               </w:rPr>
               <w:t>4.65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D13AF8" w14:paraId="1FBA74A0" w14:textId="77777777" w:rsidTr="00770913">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66296BFC" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRPr="004F4B8E" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t>Arrival</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>Arrival date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t xml:space="preserve"> date</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004F4B8E">
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Dulian date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t>Dulian date</w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E207EA2" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRPr="004F4B8E" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-              <w:t>WRP</w:t>
+            <w:r w:rsidRPr="004F4B8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Intercept (2019:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> WRP</w:t>
             </w:r>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Female</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FA6EFC2" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRPr="004F4B8E" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
@@ -16818,165 +16577,139 @@
               </w:rPr>
               <w:t>3.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D13AF8" w14:paraId="30C40A59" w14:textId="77777777" w:rsidTr="00770913">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20C34057" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRPr="004F4B8E" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Dura</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>tion</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>days</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D880565" w14:textId="111E7FE5" w:rsidR="00D13AF8" w:rsidRPr="004F4B8E" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-              <w:t>WRP</w:t>
+            <w:r w:rsidRPr="004F4B8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>Intercept (2019:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> WRP</w:t>
             </w:r>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Female</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6643F1F2" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRPr="004F4B8E" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
@@ -18097,76 +17830,72 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="731D1B72" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRPr="004F4B8E" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>MP</w:t>
             </w:r>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Male</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EB2CE5D" w14:textId="77777777" w:rsidR="00D13AF8" w:rsidRPr="004F4B8E" w:rsidRDefault="00D13AF8" w:rsidP="00770913">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4B8E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>-4.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -18352,71 +18081,72 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D13AF8"/>
     <w:rsid w:val="00075CEE"/>
     <w:rsid w:val="0015042F"/>
+    <w:rsid w:val="0052542F"/>
     <w:rsid w:val="008F1EDA"/>
     <w:rsid w:val="009C14C4"/>
     <w:rsid w:val="00B54694"/>
     <w:rsid w:val="00CA01D1"/>
     <w:rsid w:val="00CD776A"/>
     <w:rsid w:val="00D13AF8"/>
+    <w:rsid w:val="00FC3FC3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3EFE1357"/>
@@ -19711,55 +19441,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>4443</Characters>
+  <Pages>7</Pages>
+  <Words>883</Words>
+  <Characters>5036</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5212</CharactersWithSpaces>
+  <CharactersWithSpaces>5908</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lucia Mentesana</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>