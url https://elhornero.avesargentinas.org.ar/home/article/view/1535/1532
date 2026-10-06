--- v0 (2026-05-11)
+++ v1 (2026-10-06)
@@ -1,53 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5EF64F3C" w14:textId="77777777" w:rsidR="00297D3A" w:rsidRPr="00AB4C97" w:rsidRDefault="00297D3A" w:rsidP="00297D3A">
+    <w:p w14:paraId="52D299A7" w14:textId="2AD13DEA" w:rsidR="00E10B82" w:rsidRPr="00E10B82" w:rsidRDefault="00E10B82" w:rsidP="00E10B82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="white"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Supplementary Materials</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B29A35" w14:textId="77777777" w:rsidR="00E10B82" w:rsidRPr="00E10B82" w:rsidRDefault="00E10B82" w:rsidP="00297D3A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EF64F3C" w14:textId="3FADAC2A" w:rsidR="00297D3A" w:rsidRPr="00AB4C97" w:rsidRDefault="00297D3A" w:rsidP="00297D3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB4C97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Nest characteristics of secondary cavity-nesting birds using nest boxes in Lower Paraná Delta plantations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A4A9A73" w14:textId="77777777" w:rsidR="00297D3A" w:rsidRPr="00AB4C97" w:rsidRDefault="00297D3A" w:rsidP="00297D3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -154,347 +197,181 @@
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB4C97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB4C97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> de Agronomía, Universidad de Buenos Aires (UBA). </w:t>
+        <w:t xml:space="preserve"> Facultad de Agronomía, Universidad de Buenos Aires (UBA). </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB4C97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Av. S. Martín 4453, CABA, Buenos Aires, Argentina</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="096895A2" w14:textId="77777777" w:rsidR="00297D3A" w:rsidRPr="00AB4C97" w:rsidRDefault="00297D3A" w:rsidP="00297D3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB4C97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB4C97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...65 lines deleted...]
-        <w:t>, CABA, Buenos Aires, Argentina</w:t>
+        <w:t xml:space="preserve"> Facultad de Ciencias Exactas y Naturales, Universidad de Buenos Aires (UBA). Av. Int. Cantilo, CABA, Buenos Aires, Argentina</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C41272B" w14:textId="77777777" w:rsidR="00297D3A" w:rsidRPr="00AB4C97" w:rsidRDefault="00297D3A" w:rsidP="00297D3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB4C97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1F1F1F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB4C97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Nacional de Tecnología Agropecuaria (INTA), E.E.A. Delta del Paraná, CRBAN. Paraná de las Palmas y Canal L. Comas. Buenos Aires, Argentina</w:t>
+        <w:t xml:space="preserve"> Instituto Nacional de Tecnología Agropecuaria (INTA), E.E.A. Delta del Paraná, CRBAN. Paraná de las Palmas y Canal L. Comas. Buenos Aires, Argentina</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A8862C1" w14:textId="77777777" w:rsidR="00297D3A" w:rsidRPr="00AB4C97" w:rsidRDefault="00297D3A" w:rsidP="00297D3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB4C97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB4C97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Nacional de Investigaciones Científicas y Técnicas (CONICET)</w:t>
+        <w:t xml:space="preserve"> Consejo Nacional de Investigaciones Científicas y Técnicas (CONICET)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D41608E" w14:textId="77777777" w:rsidR="00297D3A" w:rsidRPr="00AB4C97" w:rsidRDefault="00297D3A" w:rsidP="00297D3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB4C97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">5 </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AB4C97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Agencia</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> Suárez, Buenos Aires, Argentina</w:t>
+        <w:t>Agencia de Extensión Rural Coronel Suárez, Estación Experimental Agropecuaria Cesáreo Naredo, INTA. Sauce Corto 589, Coronel Suárez, Buenos Aires, Argentina</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7021E446" w14:textId="77777777" w:rsidR="00297D3A" w:rsidRPr="00AB4C97" w:rsidRDefault="00297D3A" w:rsidP="00297D3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F3F5693" w14:textId="77777777" w:rsidR="00297D3A" w:rsidRPr="00AB4C97" w:rsidRDefault="00297D3A" w:rsidP="00297D3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BE93D11" w14:textId="77777777" w:rsidR="00297D3A" w:rsidRPr="00B77BA7" w:rsidRDefault="00297D3A" w:rsidP="00297D3A">
@@ -508,135 +385,107 @@
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B77BA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>* melmarquez@agro.uba.ar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DD86BB9" w14:textId="77777777" w:rsidR="00297D3A" w:rsidRPr="00B77BA7" w:rsidRDefault="00297D3A" w:rsidP="00297D3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52A97B09" w14:textId="77777777" w:rsidR="00297D3A" w:rsidRPr="00AB4C97" w:rsidRDefault="00297D3A" w:rsidP="00297D3A">
+    <w:p w14:paraId="5CE74915" w14:textId="77777777" w:rsidR="00E10B82" w:rsidRDefault="00E10B82" w:rsidP="00297D3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...11 lines deleted...]
-        </w:sectPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB4C97">
-[...16 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0F88AFAD" w14:textId="6CA3FB97" w:rsidR="00297D3A" w:rsidRPr="00466BBA" w:rsidRDefault="00297D3A" w:rsidP="00297D3A">
+    <w:p w14:paraId="7B200BEC" w14:textId="77777777" w:rsidR="00E10B82" w:rsidRDefault="00E10B82" w:rsidP="00297D3A">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="white"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00466BBA">
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="09C84622" w14:textId="77777777" w:rsidR="00297D3A" w:rsidRDefault="00297D3A" w:rsidP="00297D3A">
+    <w:p w14:paraId="345C438D" w14:textId="77777777" w:rsidR="00E10B82" w:rsidRDefault="00E10B82" w:rsidP="00297D3A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09C84622" w14:textId="2C16EE2E" w:rsidR="00297D3A" w:rsidRDefault="00297D3A" w:rsidP="00297D3A">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00466BBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Figure 1S. Morphometric measurements of nests analyzed for each of the focal species</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Figure 1. Morphometric measurements of nests analyzed for each of the focal species</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00466BBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -722,73 +571,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00466BBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> percentage volume of the cup relative to the total nest volume. Image 1A corresponds to a nest of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Greyish </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Greyish Baywing </w:t>
       </w:r>
       <w:r w:rsidRPr="003B5A17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5A17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Agelaioides badius</w:t>
       </w:r>
       <w:r w:rsidRPr="003B5A17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -885,130 +712,158 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5ADFF299" wp14:editId="5C6AB71D">
             <wp:extent cx="5943600" cy="3328670"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:docPr id="897771596" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="897771596" name="Picture 897771596"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="3328670"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="27C2BFB4" w14:textId="77777777" w:rsidR="00075CEE" w:rsidRDefault="00075CEE"/>
     <w:sectPr w:rsidR="00075CEE" w:rsidSect="00297D3A">
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="first" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0949AF71" w14:textId="77777777" w:rsidR="0003604F" w:rsidRDefault="0003604F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1B96FDE2" w14:textId="77777777" w:rsidR="0003604F" w:rsidRDefault="0003604F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PS"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-901365763"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="4AE1F883" w14:textId="77777777" w:rsidR="00297D3A" w:rsidRDefault="00297D3A">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00153C36">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>40</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
@@ -1071,122 +926,157 @@
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6BD9A5FC" w14:textId="77777777" w:rsidR="00297D3A" w:rsidRDefault="00297D3A">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="07E8B4B1" w14:textId="77777777" w:rsidR="0003604F" w:rsidRDefault="0003604F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1C84A9EC" w14:textId="77777777" w:rsidR="0003604F" w:rsidRDefault="0003604F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C7232C6" w14:textId="77777777" w:rsidR="00297D3A" w:rsidRDefault="00297D3A">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5412B6F6" w14:textId="77777777" w:rsidR="00297D3A" w:rsidRDefault="00297D3A">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00297D3A"/>
+    <w:rsid w:val="0003604F"/>
     <w:rsid w:val="00075CEE"/>
     <w:rsid w:val="0015042F"/>
     <w:rsid w:val="00297D3A"/>
+    <w:rsid w:val="0052542F"/>
     <w:rsid w:val="008F1EDA"/>
     <w:rsid w:val="00B54694"/>
     <w:rsid w:val="00C177F8"/>
     <w:rsid w:val="00CA01D1"/>
     <w:rsid w:val="00CD776A"/>
+    <w:rsid w:val="00E10B82"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0E5873F9"/>
@@ -2216,51 +2106,51 @@
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="es-AR" w:eastAsia="es-AR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="LineNumber">
     <w:name w:val="line number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00297D3A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tiff"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tiff"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2519,54 +2409,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>202</Words>
-  <Characters>1154</Characters>
+  <Words>193</Words>
+  <Characters>1104</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1354</CharactersWithSpaces>
+  <CharactersWithSpaces>1295</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lucia Mentesana</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>