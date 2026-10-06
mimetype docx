--- v0 (2026-05-11)
+++ v1 (2026-10-06)
@@ -1,53 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="35753EB2" w14:textId="77777777" w:rsidR="00401961" w:rsidRDefault="00401961" w:rsidP="00401961">
+    <w:p w14:paraId="6CC25EA8" w14:textId="5C1A4B6F" w:rsidR="00DA63A9" w:rsidRPr="00DA63A9" w:rsidRDefault="00DA63A9" w:rsidP="00DA63A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA63A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Material Suplementario</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A5620D" w14:textId="77777777" w:rsidR="00DA63A9" w:rsidRDefault="00DA63A9" w:rsidP="00401961">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35753EB2" w14:textId="3D76FBC4" w:rsidR="00401961" w:rsidRDefault="00401961" w:rsidP="00401961">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Caracterización de nidos de aves usuarias secundarias de cavidades en cajas nido en forestaciones del Bajo Delta del Paraná </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF307B5" w14:textId="77777777" w:rsidR="00401961" w:rsidRPr="00220CDE" w:rsidRDefault="00401961" w:rsidP="00401961">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -478,110 +514,89 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>* melmarquez@agro.uba.ar</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FB502D3" w14:textId="77777777" w:rsidR="00401961" w:rsidRDefault="00401961" w:rsidP="00401961">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00401961" w:rsidSect="00401961">
-          <w:footerReference w:type="default" r:id="rId4"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId6"/>
+          <w:footerReference w:type="default" r:id="rId6"/>
+          <w:headerReference w:type="first" r:id="rId7"/>
+          <w:footerReference w:type="first" r:id="rId8"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
           <w:lnNumType w:countBy="1" w:restart="continuous"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Título breve: Nidos de aves usuarias de cavidades del Paraná </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35393BE1" w14:textId="0B4D95B3" w:rsidR="00401961" w:rsidRDefault="00401961" w:rsidP="00401961">
-[...21 lines deleted...]
-    <w:p w14:paraId="6FBB0705" w14:textId="77777777" w:rsidR="00401961" w:rsidRDefault="00401961" w:rsidP="00401961">
+    <w:p w14:paraId="6FBB0705" w14:textId="417A0AB7" w:rsidR="00401961" w:rsidRDefault="00401961" w:rsidP="00401961">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Figura 1S: Medidas morfométricas de los nidos analizadas para cada una de las especies focales: 1A) ubicación de la taza con respecto a la cavidad de entrada de la caja nido, 1B) diámetro y profundidad de taza, y 1C) volumen porcentual de la taza respecto al volumen total del nido. La imagen 1A corresponde a un nido de Tordo Músico (</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Figura 1: Medidas morfométricas de los nidos analizadas para cada una de las especies focales: 1A) ubicación de la taza con respecto a la cavidad de entrada de la caja nido, 1B) diámetro y profundidad de taza, y 1C) volumen porcentual de la taza respecto al volumen total del nido. La imagen 1A corresponde a un nido de Tordo Músico (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Agelaioides </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>badius</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
@@ -663,135 +678,160 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="22E6D001" wp14:editId="0BC68D35">
             <wp:extent cx="3943367" cy="1897662"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="47" name="image1.jpg"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
+                    <a:blip r:embed="rId9"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943367" cy="1897662"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1549A687" w14:textId="77777777" w:rsidR="00075CEE" w:rsidRDefault="00075CEE"/>
     <w:sectPr w:rsidR="00075CEE" w:rsidSect="00401961">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:lnNumType w:countBy="1"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3F05F7A1" w14:textId="77777777" w:rsidR="005F5725" w:rsidRDefault="005F5725">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1E77E2AB" w14:textId="77777777" w:rsidR="005F5725" w:rsidRDefault="005F5725">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PS"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-901365763"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="14A0F70F" w14:textId="77777777" w:rsidR="00401961" w:rsidRDefault="00401961">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00153C36">
           <w:rPr>
             <w:noProof/>
             <w:lang w:val="es-ES"/>
           </w:rPr>
           <w:t>40</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
@@ -854,122 +894,158 @@
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1E4A0367" w14:textId="77777777" w:rsidR="00401961" w:rsidRDefault="00401961">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="69388FA6" w14:textId="77777777" w:rsidR="005F5725" w:rsidRDefault="005F5725">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="250A2BD3" w14:textId="77777777" w:rsidR="005F5725" w:rsidRDefault="005F5725">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="75DAA0BB" w14:textId="77777777" w:rsidR="00401961" w:rsidRDefault="00401961">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5F551128" w14:textId="77777777" w:rsidR="00401961" w:rsidRDefault="00401961">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00401961"/>
     <w:rsid w:val="00075CEE"/>
     <w:rsid w:val="0015042F"/>
     <w:rsid w:val="00401961"/>
+    <w:rsid w:val="0052542F"/>
+    <w:rsid w:val="005F5725"/>
     <w:rsid w:val="008F1EDA"/>
     <w:rsid w:val="00B54694"/>
     <w:rsid w:val="00C177F8"/>
     <w:rsid w:val="00CA01D1"/>
     <w:rsid w:val="00CD776A"/>
+    <w:rsid w:val="00DA63A9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="64188D59"/>
@@ -1999,51 +2075,51 @@
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00401961"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="es-AR" w:eastAsia="es-AR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2302,54 +2378,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>205</Words>
-  <Characters>1170</Characters>
+  <Words>206</Words>
+  <Characters>1178</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1373</CharactersWithSpaces>
+  <CharactersWithSpaces>1382</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lucia Mentesana</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>