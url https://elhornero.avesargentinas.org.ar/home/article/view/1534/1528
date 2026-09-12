--- v0 (2026-04-17)
+++ v1 (2026-09-12)
@@ -4,131 +4,410 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3051B752" w14:textId="58E4A0E1" w:rsidR="00437B1C" w:rsidRPr="002D6A4D" w:rsidRDefault="00254B2C" w:rsidP="00437B1C">
+    <w:p w14:paraId="3051B752" w14:textId="58E4A0E1" w:rsidR="00437B1C" w:rsidRPr="00290BF8" w:rsidRDefault="00254B2C" w:rsidP="00290BF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D6A4D">
+      <w:r w:rsidRPr="00290BF8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Supplementary Material</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F29D47" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="002D6A4D" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
+    <w:p w14:paraId="66630BA2" w14:textId="77777777" w:rsidR="00290BF8" w:rsidRDefault="00290BF8" w:rsidP="00437B1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="429B8441" w14:textId="12D903AB" w:rsidR="00437B1C" w:rsidRPr="002D6A4D" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
+    <w:p w14:paraId="724AF53F" w14:textId="77777777" w:rsidR="00290BF8" w:rsidRPr="000C7A10" w:rsidRDefault="00290BF8" w:rsidP="00290BF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C7A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>Time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C7A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+        <w:t>activity budgets of three coot species in a relict of human-modified coastal wetlands in southeastern Buenos Aires Province</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AF60EE" w14:textId="77777777" w:rsidR="00290BF8" w:rsidRPr="000C7A10" w:rsidRDefault="00290BF8" w:rsidP="00290BF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23266BCB" w14:textId="77777777" w:rsidR="00290BF8" w:rsidRPr="000C7A10" w:rsidRDefault="00290BF8" w:rsidP="00290BF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C7A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maximiliano M. Hernandez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C7A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C7A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*, Juan Pablo Seco Pon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C7A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C7A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, María P. Berón</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C7A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140222B7" w14:textId="77777777" w:rsidR="00290BF8" w:rsidRPr="000C7A10" w:rsidRDefault="00290BF8" w:rsidP="00290BF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30FA8366" w14:textId="77777777" w:rsidR="00290BF8" w:rsidRPr="00DC438D" w:rsidRDefault="00290BF8" w:rsidP="00290BF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C7A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C7A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grupo Ecología y Conservación de Aves Marinas y Costeras </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C7A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Instituto de Investigaciones Marinas y Costeras (IIMyC, FECyN/UNMdP-CONICET). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC438D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Mar del Plata, Buenos Aires, Argentina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC438D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158FAD62" w14:textId="77777777" w:rsidR="00290BF8" w:rsidRPr="00DC438D" w:rsidRDefault="00290BF8" w:rsidP="00290BF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43FB4D76" w14:textId="77777777" w:rsidR="00290BF8" w:rsidRPr="00DC438D" w:rsidRDefault="00290BF8" w:rsidP="00290BF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC438D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="00DC438D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>mmh90.hernandez@gmail.com</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1AD77EF0" w14:textId="77777777" w:rsidR="00290BF8" w:rsidRPr="00DC438D" w:rsidRDefault="00290BF8" w:rsidP="00290BF8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="267A6370" w14:textId="43C8DC74" w:rsidR="00163438" w:rsidRDefault="00163438">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429B8441" w14:textId="6F7839A9" w:rsidR="00437B1C" w:rsidRPr="002D6A4D" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D6A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Tabl</w:t>
       </w:r>
       <w:r w:rsidR="00254B2C" w:rsidRPr="002D6A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S1. </w:t>
+        <w:t xml:space="preserve"> 1. </w:t>
       </w:r>
       <w:r w:rsidR="002D6A4D" w:rsidRPr="002D6A4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Total number of focal observations conducted for each coot species under study, broken down by sampling month and time of day (i.e., morning, midday, afternoon).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1256"/>
@@ -249,51 +528,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22D18E5E" w14:textId="2C2D94F9" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="00254B2C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>November</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00437B1C" w:rsidRPr="00C46A5D" w14:paraId="61A56851" w14:textId="77777777" w:rsidTr="00F04BD8">
+      <w:tr w:rsidR="00437B1C" w:rsidRPr="00290BF8" w14:paraId="61A56851" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4214" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7010C0E2" w14:textId="221DCA15" w:rsidR="00437B1C" w:rsidRPr="000520F1" w:rsidRDefault="000520F1" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000520F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -490,60 +769,58 @@
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00E62E09" w14:paraId="0AB54451" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1256" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="261FDCE4" w14:textId="657ECCFC" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="002D6A4D" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Midday</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F69CFC6" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
@@ -613,60 +890,58 @@
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00E62E09" w14:paraId="4803B047" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1256" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="670A9B62" w14:textId="2C8D8202" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="002D6A4D" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Afternoon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CF7F524" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
@@ -722,51 +997,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="286BBB78" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00437B1C" w:rsidRPr="00C46A5D" w14:paraId="25CE0810" w14:textId="77777777" w:rsidTr="00F04BD8">
+      <w:tr w:rsidR="00437B1C" w:rsidRPr="00290BF8" w14:paraId="25CE0810" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4214" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="508E6AC9" w14:textId="11055808" w:rsidR="00437B1C" w:rsidRPr="007720FB" w:rsidRDefault="007720FB" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Red-fronted Coot</w:t>
@@ -782,592 +1057,527 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00437B1C" w:rsidRPr="007720FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00437B1C" w:rsidRPr="007720FB">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">F. </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>F. rufifrons</w:t>
+            </w:r>
             <w:r w:rsidR="00437B1C" w:rsidRPr="007720FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A37671" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="007720FB" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54038339" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="007720FB" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00437B1C" w:rsidRPr="00E62E09" w14:paraId="07CCA93C" w14:textId="77777777" w:rsidTr="00F04BD8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C181CEF" w14:textId="4105FF72" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="002D6A4D" w:rsidP="00F04BD8">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Morning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="741AF5D5" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4955D3B4" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA78CCF" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42D1DB08" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00437B1C" w:rsidRPr="00E62E09" w14:paraId="562E6992" w14:textId="77777777" w:rsidTr="00F04BD8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="518528C7" w14:textId="0A2FCFFF" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="002D6A4D" w:rsidP="00F04BD8">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Midday</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7A4D28" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AEEE2D3" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3980BD0D" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE17411" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00437B1C" w:rsidRPr="00E62E09" w14:paraId="1C7CBFC2" w14:textId="77777777" w:rsidTr="00F04BD8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D94E51F" w14:textId="4F5C6640" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="002D6A4D" w:rsidP="00F04BD8">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Afternoon</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6426C35B" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E2165E1" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="224E5131" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="318D8038" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00437B1C" w:rsidRPr="00E62E09" w14:paraId="6347E68F" w14:textId="77777777" w:rsidTr="00F04BD8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4214" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D54007" w14:textId="7114DE11" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="004E6DF3" w:rsidP="00F04BD8">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E6DF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Red-gartered Coot </w:t>
+            </w:r>
+            <w:r w:rsidR="00437B1C" w:rsidRPr="00EF6AB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00437B1C" w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
-[...498 lines deleted...]
-            <w:r w:rsidR="00437B1C" w:rsidRPr="00EF6AB8">
+              </w:rPr>
+              <w:t xml:space="preserve">F. </w:t>
+            </w:r>
+            <w:r w:rsidR="00437B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">F. </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00437B1C">
+              <w:t>armillata</w:t>
+            </w:r>
+            <w:r w:rsidR="00437B1C" w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...11 lines deleted...]
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1109" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2806427B" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1499,60 +1709,58 @@
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00E62E09" w14:paraId="08F18872" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1256" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CC40CB3" w14:textId="7E589E66" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="002D6A4D" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Midday</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="682805B8" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
@@ -1622,61 +1830,58 @@
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00E62E09" w14:paraId="1CDFED82" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1256" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="350C3875" w14:textId="677EE0C8" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="002D6A4D" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Afternoon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30DEBF70" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00E62E09" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
@@ -1755,93 +1960,93 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55A74800" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528164C4" w14:textId="41D607CF" w:rsidR="00437B1C" w:rsidRPr="00811862" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
+    <w:p w14:paraId="528164C4" w14:textId="48F29E6F" w:rsidR="00437B1C" w:rsidRPr="00811862" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00811862">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Tabl</w:t>
       </w:r>
       <w:r w:rsidR="000520F1" w:rsidRPr="00811862">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00811862">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S2</w:t>
+        <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00811862">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00811862" w:rsidRPr="00811862">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mean and standard deviations (i.e., SD) calculated for each behavioral activity recorded in the coot species under study. Values are presented both daily (i.e., without distinguishing time of day) and by time of day. The unit of measurement for each behavior is expressed in seconds.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14838" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
@@ -1886,270 +2091,240 @@
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1898" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26C2A221" w14:textId="554E101D" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00F372C2" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Feeding</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1968" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13D29246" w14:textId="07947596" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00F372C2" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Swimming</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10424972" w14:textId="31A8BBED" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00F372C2" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Self-</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0089344C" w:rsidRPr="0089344C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>maintenance</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1799" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A084EDD" w14:textId="53442B71" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00F372C2" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Resting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0BC653D2" w14:textId="24527C43" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00F372C2" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Paddling</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="528A6978" w14:textId="649A95CD" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00F372C2" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Flying</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22FCF3B1" w14:textId="3D0BFF5A" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00F372C2" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Agonistic</w:t>
-[...19 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Agonistic interaction</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="03EF2CE8" w14:textId="77777777" w:rsidTr="00811862">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5268E6DE" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2526,51 +2701,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E7BF191" w14:textId="22895C8D" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00811862" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00437B1C" w:rsidRPr="00C46A5D" w14:paraId="7F2F07CA" w14:textId="77777777" w:rsidTr="00F04BD8">
+      <w:tr w:rsidR="00437B1C" w:rsidRPr="00290BF8" w14:paraId="7F2F07CA" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4251" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="099A82F9" w14:textId="760D981A" w:rsidR="00437B1C" w:rsidRPr="000520F1" w:rsidRDefault="000520F1" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000520F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -3526,60 +3701,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="06EADD1A" w14:textId="77777777" w:rsidTr="00811862">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CF00001" w14:textId="746668FF" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00811862" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Midday</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E3CD3B1" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>118.02</w:t>
             </w:r>
           </w:p>
@@ -3893,60 +4066,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="35A5D6F8" w14:textId="77777777" w:rsidTr="00811862">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B30E9DC" w14:textId="69D1D13F" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00811862" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Afternooon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E889EB3" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>129.03</w:t>
             </w:r>
           </w:p>
@@ -4243,51 +4414,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6238BC8A" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00437B1C" w:rsidRPr="00C46A5D" w14:paraId="10C05FC5" w14:textId="77777777" w:rsidTr="00F04BD8">
+      <w:tr w:rsidR="00437B1C" w:rsidRPr="00290BF8" w14:paraId="10C05FC5" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4251" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="3634C3F5" w14:textId="20AF176B" w:rsidR="00437B1C" w:rsidRPr="007F2B6A" w:rsidRDefault="007F2B6A" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -4297,67 +4468,52 @@
               </w:rPr>
               <w:t xml:space="preserve">Red-fronted Coot </w:t>
             </w:r>
             <w:r w:rsidR="00437B1C" w:rsidRPr="007F2B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00437B1C" w:rsidRPr="007F2B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">F. </w:t>
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>F. rufifrons</w:t>
+            </w:r>
             <w:r w:rsidR="00437B1C" w:rsidRPr="007F2B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="214E5C02" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="007F2B6A" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
@@ -5251,60 +5407,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="2B46B8B5" w14:textId="77777777" w:rsidTr="00811862">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B0C8DC2" w14:textId="5213CD83" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00811862" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Midday</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BA70F82" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>171.47</w:t>
             </w:r>
           </w:p>
@@ -5618,60 +5772,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="78D1E190" w14:textId="77777777" w:rsidTr="00811862">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5328CCCC" w14:textId="26E45C2E" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00811862" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Afternooon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F458E2A" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>114.76</w:t>
             </w:r>
           </w:p>
@@ -5996,132 +6148,86 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4251" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="26C75783" w14:textId="786E2E48" w:rsidR="00437B1C" w:rsidRPr="00EF6AB8" w:rsidRDefault="004E6DF3" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E6DF3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Red-</w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Red-gartered Coot </w:t>
             </w:r>
             <w:r w:rsidR="00437B1C" w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00437B1C" w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">F. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00437B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>armillata</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00437B1C" w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4874FC5B" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -7004,60 +7110,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.36</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="08438C5F" w14:textId="77777777" w:rsidTr="00811862">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F2ADC14" w14:textId="7B239838" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00811862" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Midday</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A49B5AB" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>74.97</w:t>
             </w:r>
           </w:p>
@@ -7375,60 +7479,58 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="5043AF0B" w14:textId="77777777" w:rsidTr="00811862">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="226CCF70" w14:textId="23DFBEBA" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00811862" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Afternooon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="902" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="435EB4A2" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -7768,102 +7870,102 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F3FDE64" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.95</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="255A6524" w14:textId="29AFC5FB" w:rsidR="00437B1C" w:rsidRPr="002677C2" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
+    <w:p w14:paraId="255A6524" w14:textId="6719EE9F" w:rsidR="00437B1C" w:rsidRPr="002677C2" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002677C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="002677C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Tabl</w:t>
       </w:r>
       <w:r w:rsidR="0089344C" w:rsidRPr="002677C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="002677C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S3</w:t>
+        <w:t xml:space="preserve"> 3</w:t>
       </w:r>
       <w:r w:rsidRPr="002677C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002677C2" w:rsidRPr="002677C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Mean and standard deviations (i.e., SD) calculated for each feeding technique recorded in the species under study. Values are presented both daily (i.e., without distinguishing time of day) and by time of day. The unit of measurement for each behavior is expressed in seconds. </w:t>
       </w:r>
       <w:r w:rsidR="002677C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -7873,72 +7975,61 @@
       <w:r w:rsidR="002677C2" w:rsidRPr="002677C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Vegetation cover</w:t>
       </w:r>
       <w:r w:rsidR="002677C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="002677C2" w:rsidRPr="002677C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">: feeding in areas outside the water </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">column; </w:t>
+        <w:t xml:space="preserve">: feeding in areas outside the water column; </w:t>
       </w:r>
       <w:r w:rsidR="002677C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002677C2" w:rsidRPr="002677C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Surface</w:t>
       </w:r>
       <w:r w:rsidR="002677C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="002677C2" w:rsidRPr="002677C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -8010,91 +8101,51 @@
       <w:r w:rsidR="00593122">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Intake</w:t>
       </w:r>
       <w:r w:rsidR="002677C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="002677C2" w:rsidRPr="002677C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> represent the sum of the time spent obtaining food plus the time spent </w:t>
-[...39 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> represent the sum of the time spent obtaining food plus the time spent ingesting the obtained food.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F81977" w14:textId="77777777" w:rsidR="002677C2" w:rsidRPr="002677C2" w:rsidRDefault="002677C2" w:rsidP="00437B1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14400" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="901"/>
@@ -8192,125 +8243,111 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Surface</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1797" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="227A4723" w14:textId="267331F0" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="0032019E" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Diving</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1755" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4807C907" w14:textId="0E4A6158" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="0032019E" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Di</w:t>
             </w:r>
             <w:r w:rsidR="00C46A5D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>v</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ing</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">ing + </w:t>
+            </w:r>
             <w:r w:rsidR="00C46A5D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Intake</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DB7FE09" w14:textId="249D1042" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00593122" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00593122">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -8343,125 +8380,111 @@
             <w:r w:rsidRPr="00593122">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Up-ending</w:t>
             </w:r>
             <w:r w:rsidRPr="00593122">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0032019E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">+ </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C46A5D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Intake</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E9EB5AC" w14:textId="4AA560D1" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="0032019E" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Head</w:t>
             </w:r>
             <w:r w:rsidR="00593122">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>neck</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00593122">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> submerged</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="76CC036A" w14:textId="77777777" w:rsidTr="007F2B6A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6127CC79" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="901" w:type="dxa"/>
@@ -8819,51 +8842,51 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EA18DDB" w14:textId="05DC4D24" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="0089344C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00437B1C" w:rsidRPr="00C46A5D" w14:paraId="7423C91C" w14:textId="77777777" w:rsidTr="00F04BD8">
+      <w:tr w:rsidR="00437B1C" w:rsidRPr="00290BF8" w14:paraId="7423C91C" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4726" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="0BABF930" w14:textId="240F4923" w:rsidR="00437B1C" w:rsidRPr="000520F1" w:rsidRDefault="000520F1" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000520F1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -9821,60 +9844,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="27CCEB12" w14:textId="77777777" w:rsidTr="007F2B6A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01557E11" w14:textId="1EF176AD" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="007F2B6A" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Midday</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="901" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47D2093F" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>153.88</w:t>
             </w:r>
           </w:p>
@@ -10187,60 +10208,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="4E8EBCF3" w14:textId="77777777" w:rsidTr="007F2B6A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B62C84F" w14:textId="26ED5FF1" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="007F2B6A" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Afternooon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="901" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17AB7670" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>65.87</w:t>
             </w:r>
           </w:p>
@@ -10536,51 +10555,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="787" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="558E48E1" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.68</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00437B1C" w:rsidRPr="00C46A5D" w14:paraId="56D1AC2D" w14:textId="77777777" w:rsidTr="00F04BD8">
+      <w:tr w:rsidR="00437B1C" w:rsidRPr="00290BF8" w14:paraId="56D1AC2D" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4726" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="54F38E9E" w14:textId="1DF161BF" w:rsidR="00437B1C" w:rsidRPr="007F2B6A" w:rsidRDefault="007F2B6A" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F2B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -10590,67 +10609,52 @@
               </w:rPr>
               <w:t xml:space="preserve">Red-fronted Coot </w:t>
             </w:r>
             <w:r w:rsidR="00437B1C" w:rsidRPr="007F2B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00437B1C" w:rsidRPr="007F2B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">F. </w:t>
-[...15 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>F. rufifrons</w:t>
+            </w:r>
             <w:r w:rsidR="00437B1C" w:rsidRPr="007F2B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EB32329" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="007F2B6A" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -11553,61 +11557,59 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="25A73603" w14:textId="77777777" w:rsidTr="007F2B6A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AB4BBB7" w14:textId="636D3E31" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="007F2B6A" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Midday</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="901" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="329253E4" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>78.00</w:t>
             </w:r>
           </w:p>
@@ -11920,60 +11922,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.83</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="1AA60877" w14:textId="77777777" w:rsidTr="007F2B6A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1ACFC8EA" w14:textId="1E378E6C" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="007F2B6A" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Afternooon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="901" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="305B78D9" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>70.3</w:t>
             </w:r>
           </w:p>
@@ -12295,132 +12295,86 @@
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4726" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="6E9F8D8D" w14:textId="7F4103A6" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="004E6DF3" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E6DF3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Red-</w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Red-gartered Coot </w:t>
             </w:r>
             <w:r w:rsidR="00437B1C" w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00437B1C" w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">F. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00437B1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>armillata</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00437B1C" w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A064FA2" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -13311,60 +13265,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="55F184F6" w14:textId="77777777" w:rsidTr="007F2B6A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78E876E2" w14:textId="21892200" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="007F2B6A" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Midday</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="901" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0925BE2E" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>32.48</w:t>
             </w:r>
           </w:p>
@@ -13680,60 +13632,58 @@
               <w:t>4.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="1E55B5F4" w14:textId="77777777" w:rsidTr="007F2B6A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D86BA6B" w14:textId="32040579" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="007F2B6A" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Afternooon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="901" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24AA67AD" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -14091,102 +14041,102 @@
               <w:t>3.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="59321C91" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="727ED917" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidSect="00437B1C">
-          <w:footerReference w:type="default" r:id="rId7"/>
+          <w:footerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
           <w:lnNumType w:countBy="1" w:restart="continuous"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="502ED4CD" w14:textId="3D25E73C" w:rsidR="00437B1C" w:rsidRPr="001E7FFE" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
+    <w:p w14:paraId="502ED4CD" w14:textId="704BA524" w:rsidR="00437B1C" w:rsidRPr="001E7FFE" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E7FFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Tabl</w:t>
       </w:r>
       <w:r w:rsidR="0032019E" w:rsidRPr="001E7FFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="001E7FFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S4.</w:t>
+        <w:t xml:space="preserve"> 4.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E7FFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E7FFE" w:rsidRPr="001E7FFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Overlap index between the empirical distributions of the means of each activity category and feeding technique by time of day for the White-winged Coot. </w:t>
       </w:r>
       <w:r w:rsidR="00593122">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -14196,72 +14146,61 @@
       <w:r w:rsidR="001E7FFE" w:rsidRPr="001E7FFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Vegetation cover</w:t>
       </w:r>
       <w:r w:rsidR="00593122">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="001E7FFE" w:rsidRPr="001E7FFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">: feeding in areas outside the water </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">column; </w:t>
+        <w:t xml:space="preserve">: feeding in areas outside the water column; </w:t>
       </w:r>
       <w:r w:rsidR="00593122">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001E7FFE" w:rsidRPr="001E7FFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Surface</w:t>
       </w:r>
       <w:r w:rsidR="00593122">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="001E7FFE" w:rsidRPr="001E7FFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -14315,91 +14254,51 @@
       <w:r w:rsidR="001E7FFE" w:rsidRPr="001E7FFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> + </w:t>
       </w:r>
       <w:r w:rsidR="00593122">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Intake’</w:t>
       </w:r>
       <w:r w:rsidR="001E7FFE" w:rsidRPr="001E7FFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> represent the sum of the time spent obtaining food plus the time spent </w:t>
-[...39 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> represent the sum of the time spent obtaining food plus the time spent ingesting the obtained food.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9101" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2449"/>
         <w:gridCol w:w="2423"/>
         <w:gridCol w:w="2041"/>
         <w:gridCol w:w="2188"/>
       </w:tblGrid>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="7EA0C8D2" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -14428,238 +14327,226 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Morning</w:t>
             </w:r>
             <w:r w:rsidR="00437B1C" w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> vs. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Midday</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="196B78EE" w14:textId="287343E2" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="001E7FFE" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Morning</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00437B1C" w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">vs. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Afternoon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B0AF689" w14:textId="5CA0A639" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="001E7FFE" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Midday</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00437B1C" w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">vs. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Afternoon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="6CBA0AFB" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9101" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7945256F" w14:textId="199506D3" w:rsidR="00437B1C" w:rsidRPr="00EF6AB8" w:rsidRDefault="00CF0827" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Activity</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="051C893A" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38444289" w14:textId="77AF8A5C" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00CF0827" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Feeding</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DB94548" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.75</w:t>
             </w:r>
           </w:p>
@@ -14708,60 +14595,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="760181C7" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32C92919" w14:textId="1296157F" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00CF0827" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Swimming</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A3A724E" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.36</w:t>
             </w:r>
           </w:p>
@@ -14816,62 +14701,52 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="31DFF32F" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32DCAA2D" w14:textId="4146EBC6" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00CF0827" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Self-</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Self-maintenance</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="567955FD" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.12</w:t>
             </w:r>
           </w:p>
@@ -15020,60 +14895,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.83</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="7D5868A1" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="577FC3E5" w14:textId="1A741B5A" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00CF0827" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Paddling</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B8B0EEB" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.70</w:t>
             </w:r>
           </w:p>
@@ -15122,60 +14995,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="13C3CC21" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43B2EE33" w14:textId="72262386" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00CF0827" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Flying</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4268E694" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.00</w:t>
             </w:r>
           </w:p>
@@ -15224,78 +15095,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="142498BE" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="597AD58B" w14:textId="1A730787" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00CF0827" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Agonistic</w:t>
-[...19 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Agonistic interaction</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="585F213E" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.06</w:t>
             </w:r>
           </w:p>
@@ -15347,84 +15198,60 @@
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="568FA621" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9101" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="5B047F2C" w14:textId="4F1329AF" w:rsidR="00437B1C" w:rsidRPr="00EF6AB8" w:rsidRDefault="00850184" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Feeding</w:t>
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Feeding technique</w:t>
+            </w:r>
             <w:r w:rsidR="00437B1C" w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="0046EF9B" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FE53673" w14:textId="17AC114E" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00850184" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
@@ -15612,60 +15439,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="3735DE95" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DE9C2FD" w14:textId="5B3F700C" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00850184" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Diving</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BEA4ED6" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.13</w:t>
             </w:r>
           </w:p>
@@ -15714,86 +15539,82 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="0AF52407" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28A8C895" w14:textId="435DA48B" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00850184" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Diving</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00437B1C" w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">+ </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00593122">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Intake</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E23B66C" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.14</w:t>
             </w:r>
           </w:p>
@@ -15968,68 +15789,66 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Up-ending</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00437B1C" w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">+ </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00850184" w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>In</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>take</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44DF3A4E" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.29</w:t>
             </w:r>
           </w:p>
@@ -16087,80 +15906,60 @@
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="386EEF9D" w14:textId="429A56F1" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00850184" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Head-</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Head-neck</w:t>
+            </w:r>
             <w:r w:rsidR="00593122">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> submerged</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2423" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12EB2A96" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -16202,51 +16001,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7FD15D4E" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1255F21D" w14:textId="21E91053" w:rsidR="00D5203F" w:rsidRPr="00D5203F" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
+    <w:p w14:paraId="1255F21D" w14:textId="1FB8B148" w:rsidR="00D5203F" w:rsidRPr="00D5203F" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D5203F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00D5203F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -16255,51 +16054,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Tabl</w:t>
       </w:r>
       <w:r w:rsidR="00856803" w:rsidRPr="00D5203F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00D5203F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S5.</w:t>
+        <w:t xml:space="preserve"> 5.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D5203F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D5203F" w:rsidRPr="00D5203F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Overlap index between the empirical distributions of the means of each activity category and feeding techniques or mechanisms by time of day for the Red-fronted Coot. </w:t>
       </w:r>
       <w:r w:rsidR="00D5203F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -16309,72 +16108,61 @@
       <w:r w:rsidR="00D5203F" w:rsidRPr="00D5203F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Vegetation cover</w:t>
       </w:r>
       <w:r w:rsidR="00D5203F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00D5203F" w:rsidRPr="00D5203F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">: feeding in areas outside the water </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">column; </w:t>
+        <w:t xml:space="preserve">: feeding in areas outside the water column; </w:t>
       </w:r>
       <w:r w:rsidR="00D5203F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D5203F" w:rsidRPr="00D5203F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Surface</w:t>
       </w:r>
       <w:r w:rsidR="00D5203F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00D5203F" w:rsidRPr="00D5203F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -16464,91 +16252,51 @@
       <w:r w:rsidR="005A703F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Intake</w:t>
       </w:r>
       <w:r w:rsidR="00D5203F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00D5203F" w:rsidRPr="00D5203F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> represent the sum of the time spent obtaining food plus the time spent </w:t>
-[...39 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> represent the sum of the time spent obtaining food plus the time spent ingesting the obtained food.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9286" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2970"/>
         <w:gridCol w:w="2195"/>
         <w:gridCol w:w="2041"/>
         <w:gridCol w:w="2080"/>
       </w:tblGrid>
       <w:tr w:rsidR="00856803" w:rsidRPr="00AB66AD" w14:paraId="517CF4D2" w14:textId="77777777" w:rsidTr="00856803">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -16577,191 +16325,181 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Morning</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> vs. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Midday</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="239C155F" w14:textId="6EA3AB1A" w:rsidR="00856803" w:rsidRPr="00AB66AD" w:rsidRDefault="00856803" w:rsidP="00856803">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Morning</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> vs. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Afternoon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35EC9E2D" w14:textId="3912FC8E" w:rsidR="00856803" w:rsidRPr="00AB66AD" w:rsidRDefault="00856803" w:rsidP="00856803">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Midday</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> vs. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Afternoon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="336FDC23" w14:textId="77777777" w:rsidTr="00856803">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41C8F946" w14:textId="73944F92" w:rsidR="00437B1C" w:rsidRPr="00EF6AB8" w:rsidRDefault="00856803" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Activity</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2195" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="560FDC3A" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
@@ -16795,60 +16533,58 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00856803" w:rsidRPr="00AB66AD" w14:paraId="069CA6D6" w14:textId="77777777" w:rsidTr="00856803">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="655D07A0" w14:textId="51328560" w:rsidR="00856803" w:rsidRPr="00AB66AD" w:rsidRDefault="00856803" w:rsidP="00856803">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Feeding</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2195" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CFA67F5" w14:textId="77777777" w:rsidR="00856803" w:rsidRPr="00AB66AD" w:rsidRDefault="00856803" w:rsidP="00856803">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
@@ -16897,60 +16633,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00856803" w:rsidRPr="00AB66AD" w14:paraId="2F12B7C8" w14:textId="77777777" w:rsidTr="00856803">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42B90B93" w14:textId="47D8EB41" w:rsidR="00856803" w:rsidRPr="00AB66AD" w:rsidRDefault="00856803" w:rsidP="00856803">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Swimming</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2195" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FFDEA35" w14:textId="77777777" w:rsidR="00856803" w:rsidRPr="00AB66AD" w:rsidRDefault="00856803" w:rsidP="00856803">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.01</w:t>
             </w:r>
           </w:p>
@@ -17005,62 +16739,52 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00856803" w:rsidRPr="00AB66AD" w14:paraId="0000E86C" w14:textId="77777777" w:rsidTr="00856803">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C213763" w14:textId="3127CAD5" w:rsidR="00856803" w:rsidRPr="00AB66AD" w:rsidRDefault="00856803" w:rsidP="00856803">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Self-</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Self-maintenance</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2195" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2156D8F6" w14:textId="77777777" w:rsidR="00856803" w:rsidRPr="00AB66AD" w:rsidRDefault="00856803" w:rsidP="00856803">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.19</w:t>
             </w:r>
           </w:p>
@@ -17209,60 +16933,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00856803" w:rsidRPr="00AB66AD" w14:paraId="0C0032BB" w14:textId="77777777" w:rsidTr="00856803">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DC11384" w14:textId="0D086B59" w:rsidR="00856803" w:rsidRPr="00AB66AD" w:rsidRDefault="00856803" w:rsidP="00856803">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Paddling</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2195" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7316A3EA" w14:textId="77777777" w:rsidR="00856803" w:rsidRPr="00AB66AD" w:rsidRDefault="00856803" w:rsidP="00856803">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.65</w:t>
             </w:r>
           </w:p>
@@ -17311,60 +17033,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00856803" w:rsidRPr="00AB66AD" w14:paraId="0C4347C5" w14:textId="77777777" w:rsidTr="00856803">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EA6EF18" w14:textId="1789AAC6" w:rsidR="00856803" w:rsidRPr="00AB66AD" w:rsidRDefault="00856803" w:rsidP="00856803">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Flying</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2195" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="652F70A4" w14:textId="77777777" w:rsidR="00856803" w:rsidRPr="00AB66AD" w:rsidRDefault="00856803" w:rsidP="00856803">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.64</w:t>
             </w:r>
           </w:p>
@@ -17413,78 +17133,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00856803" w:rsidRPr="00AB66AD" w14:paraId="41F4C1F5" w14:textId="77777777" w:rsidTr="00856803">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C24FF07" w14:textId="3675ACFD" w:rsidR="00856803" w:rsidRPr="00AB66AD" w:rsidRDefault="00856803" w:rsidP="00856803">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Agonistic</w:t>
-[...19 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Agonistic interaction</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2195" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02585456" w14:textId="77777777" w:rsidR="00856803" w:rsidRPr="00AB66AD" w:rsidRDefault="00856803" w:rsidP="00856803">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.81</w:t>
             </w:r>
           </w:p>
@@ -17535,84 +17235,60 @@
               </w:rPr>
               <w:t>0.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="350D65D7" w14:textId="77777777" w:rsidTr="00856803">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65C1BCD4" w14:textId="534FCB56" w:rsidR="00437B1C" w:rsidRPr="00EF6AB8" w:rsidRDefault="00856803" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Feeding</w:t>
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Feeding technique</w:t>
+            </w:r>
             <w:r w:rsidR="00437B1C" w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2195" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5475EF46" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w:rsidRDefault="00437B1C" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -17848,60 +17524,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00856803" w:rsidRPr="00AB66AD" w14:paraId="3C4FD016" w14:textId="77777777" w:rsidTr="00856803">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B4D7D7A" w14:textId="0DE99431" w:rsidR="00856803" w:rsidRPr="00AB66AD" w:rsidRDefault="00856803" w:rsidP="00856803">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Diving</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2195" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66D3A90E" w14:textId="77777777" w:rsidR="00856803" w:rsidRPr="00AB66AD" w:rsidRDefault="00856803" w:rsidP="00856803">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.47</w:t>
             </w:r>
           </w:p>
@@ -17950,78 +17624,74 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00856803" w:rsidRPr="00AB66AD" w14:paraId="7DAA6476" w14:textId="77777777" w:rsidTr="00856803">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CEEB6CE" w14:textId="0C850074" w:rsidR="00856803" w:rsidRPr="00AB66AD" w:rsidRDefault="00856803" w:rsidP="00856803">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Diving</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> + </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="000F6839">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Intake</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2195" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CE7DC5E" w14:textId="77777777" w:rsidR="00856803" w:rsidRPr="00AB66AD" w:rsidRDefault="00856803" w:rsidP="00856803">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.52</w:t>
             </w:r>
           </w:p>
@@ -18196,60 +17866,58 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Up-ending</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00856803" w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">+ </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Intake</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2195" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76CD1213" w14:textId="77777777" w:rsidR="00856803" w:rsidRPr="00AB66AD" w:rsidRDefault="00856803" w:rsidP="00856803">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.01</w:t>
             </w:r>
           </w:p>
@@ -18308,80 +17976,60 @@
           <w:trHeight w:val="77"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="461D2001" w14:textId="32F44DD7" w:rsidR="00856803" w:rsidRPr="00AB66AD" w:rsidRDefault="00856803" w:rsidP="00856803">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Head-</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Head-neck</w:t>
+            </w:r>
             <w:r w:rsidR="000F6839">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> submerged</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2195" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6661A106" w14:textId="77777777" w:rsidR="00856803" w:rsidRPr="00AB66AD" w:rsidRDefault="00856803" w:rsidP="00856803">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -18423,51 +18071,51 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13944681" w14:textId="77777777" w:rsidR="00856803" w:rsidRPr="00AB66AD" w:rsidRDefault="00856803" w:rsidP="00856803">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39EF0D25" w14:textId="2A1B261F" w:rsidR="007720FB" w:rsidRPr="00D5203F" w:rsidRDefault="00437B1C" w:rsidP="007720FB">
+    <w:p w14:paraId="39EF0D25" w14:textId="5614B7B2" w:rsidR="007720FB" w:rsidRPr="00D5203F" w:rsidRDefault="00437B1C" w:rsidP="007720FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007720FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="007720FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -18476,51 +18124,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Tabl</w:t>
       </w:r>
       <w:r w:rsidR="007720FB" w:rsidRPr="007720FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="007720FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S6.</w:t>
+        <w:t xml:space="preserve"> 6.</w:t>
       </w:r>
       <w:r w:rsidRPr="007720FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007720FB" w:rsidRPr="00D5203F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Overlap index between the empirical distributions of the means of each activity category and feeding techniques or mechanisms by time of day for the </w:t>
       </w:r>
       <w:r w:rsidR="007720FB" w:rsidRPr="007720FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -18548,72 +18196,61 @@
       <w:r w:rsidR="007720FB" w:rsidRPr="00D5203F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Vegetation cover</w:t>
       </w:r>
       <w:r w:rsidR="007720FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="007720FB" w:rsidRPr="00D5203F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">: feeding in areas outside the water </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">column; </w:t>
+        <w:t xml:space="preserve">: feeding in areas outside the water column; </w:t>
       </w:r>
       <w:r w:rsidR="007720FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="007720FB" w:rsidRPr="00D5203F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Surface</w:t>
       </w:r>
       <w:r w:rsidR="007720FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="007720FB" w:rsidRPr="00D5203F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -18703,91 +18340,51 @@
       <w:r w:rsidR="00B030A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Intake</w:t>
       </w:r>
       <w:r w:rsidR="007720FB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="007720FB" w:rsidRPr="00D5203F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> represent the sum of the time spent obtaining food plus the time spent </w:t>
-[...39 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> represent the sum of the time spent obtaining food plus the time spent ingesting the obtained food.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B20551F" w14:textId="22D81C1C" w:rsidR="00437B1C" w:rsidRPr="007720FB" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9104" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2449"/>
         <w:gridCol w:w="2423"/>
         <w:gridCol w:w="2041"/>
         <w:gridCol w:w="2191"/>
       </w:tblGrid>
@@ -18827,222 +18424,210 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Morning</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> vs. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Midday</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3AAE44FB" w14:textId="60CAE172" w:rsidR="007720FB" w:rsidRPr="00AB66AD" w:rsidRDefault="007720FB" w:rsidP="007720FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Morning</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> vs. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Afternoon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2191" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A99172B" w14:textId="1058E2F0" w:rsidR="007720FB" w:rsidRPr="00AB66AD" w:rsidRDefault="007720FB" w:rsidP="007720FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Midday</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> vs. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Afternoon</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="48BABCFC" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9104" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D712590" w14:textId="0E974361" w:rsidR="00437B1C" w:rsidRPr="00EF6AB8" w:rsidRDefault="007720FB" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Activity</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007720FB" w:rsidRPr="00AB66AD" w14:paraId="0B9802C7" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EF0E7D0" w14:textId="6091ACDB" w:rsidR="007720FB" w:rsidRPr="00AB66AD" w:rsidRDefault="007720FB" w:rsidP="007720FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Feeding</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AF9EF5A" w14:textId="77777777" w:rsidR="007720FB" w:rsidRPr="00AB66AD" w:rsidRDefault="007720FB" w:rsidP="007720FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.43</w:t>
             </w:r>
           </w:p>
@@ -19091,60 +18676,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007720FB" w:rsidRPr="00AB66AD" w14:paraId="1A8C888D" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61AF3C9F" w14:textId="79900AC0" w:rsidR="007720FB" w:rsidRPr="00AB66AD" w:rsidRDefault="007720FB" w:rsidP="007720FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Swimming</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AB596AB" w14:textId="77777777" w:rsidR="007720FB" w:rsidRPr="00AB66AD" w:rsidRDefault="007720FB" w:rsidP="007720FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.11</w:t>
             </w:r>
           </w:p>
@@ -19199,62 +18782,52 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007720FB" w:rsidRPr="00AB66AD" w14:paraId="22EAFA44" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C5F3D9A" w14:textId="6C1B8D20" w:rsidR="007720FB" w:rsidRPr="00AB66AD" w:rsidRDefault="007720FB" w:rsidP="007720FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Self-</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Self-maintenance</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CCAEF27" w14:textId="77777777" w:rsidR="007720FB" w:rsidRPr="00AB66AD" w:rsidRDefault="007720FB" w:rsidP="007720FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.67</w:t>
             </w:r>
           </w:p>
@@ -19403,60 +18976,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007720FB" w:rsidRPr="00AB66AD" w14:paraId="59EFAC33" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C014554" w14:textId="60E09EF3" w:rsidR="007720FB" w:rsidRPr="00AB66AD" w:rsidRDefault="007720FB" w:rsidP="007720FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Paddling</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17CD8208" w14:textId="77777777" w:rsidR="007720FB" w:rsidRPr="00AB66AD" w:rsidRDefault="007720FB" w:rsidP="007720FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.48</w:t>
             </w:r>
           </w:p>
@@ -19505,60 +19076,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007720FB" w:rsidRPr="00AB66AD" w14:paraId="2454FAD6" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AAE194F" w14:textId="132251CC" w:rsidR="007720FB" w:rsidRPr="00AB66AD" w:rsidRDefault="007720FB" w:rsidP="007720FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Flying</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="640DE468" w14:textId="77777777" w:rsidR="007720FB" w:rsidRPr="00AB66AD" w:rsidRDefault="007720FB" w:rsidP="007720FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.64</w:t>
             </w:r>
           </w:p>
@@ -19607,78 +19176,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.64</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007720FB" w:rsidRPr="00AB66AD" w14:paraId="6E6BF891" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B27B663" w14:textId="32D1DF67" w:rsidR="007720FB" w:rsidRPr="00AB66AD" w:rsidRDefault="007720FB" w:rsidP="007720FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Agonistic</w:t>
-[...19 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Agonistic interaction</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D8CDB37" w14:textId="77777777" w:rsidR="007720FB" w:rsidRPr="00AB66AD" w:rsidRDefault="007720FB" w:rsidP="007720FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
@@ -19730,84 +19279,60 @@
               <w:t>0.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00437B1C" w:rsidRPr="00AB66AD" w14:paraId="0FF24BBB" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9104" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="3F2BD760" w14:textId="63140A25" w:rsidR="00437B1C" w:rsidRPr="00EF6AB8" w:rsidRDefault="007720FB" w:rsidP="00F04BD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Feeding</w:t>
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Feeding technique</w:t>
+            </w:r>
             <w:r w:rsidR="00437B1C" w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007720FB" w:rsidRPr="00AB66AD" w14:paraId="6E99BC64" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D4FEDD8" w14:textId="2AFB8F93" w:rsidR="007720FB" w:rsidRPr="00AB66AD" w:rsidRDefault="007720FB" w:rsidP="007720FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
@@ -19995,60 +19520,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007720FB" w:rsidRPr="00AB66AD" w14:paraId="40B0CCC0" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18B93039" w14:textId="56E0F1EF" w:rsidR="007720FB" w:rsidRPr="00AB66AD" w:rsidRDefault="007720FB" w:rsidP="007720FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Diving</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="137BAF03" w14:textId="77777777" w:rsidR="007720FB" w:rsidRPr="00AB66AD" w:rsidRDefault="007720FB" w:rsidP="007720FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.04</w:t>
             </w:r>
           </w:p>
@@ -20097,78 +19620,74 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007720FB" w:rsidRPr="00AB66AD" w14:paraId="551FD7C2" w14:textId="77777777" w:rsidTr="00F04BD8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59ABAD20" w14:textId="11AAA54E" w:rsidR="007720FB" w:rsidRPr="00AB66AD" w:rsidRDefault="007720FB" w:rsidP="007720FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Diving</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> + </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00B030A6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Intake</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A1D9A7D" w14:textId="77777777" w:rsidR="007720FB" w:rsidRPr="00AB66AD" w:rsidRDefault="007720FB" w:rsidP="007720FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.09</w:t>
             </w:r>
           </w:p>
@@ -20343,60 +19862,58 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Up-ending</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007720FB" w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">+ </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Intake</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2423" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="762F6157" w14:textId="77777777" w:rsidR="007720FB" w:rsidRPr="00AB66AD" w:rsidRDefault="007720FB" w:rsidP="007720FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.81</w:t>
             </w:r>
           </w:p>
@@ -20454,80 +19971,60 @@
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2449" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="495E9257" w14:textId="67775251" w:rsidR="007720FB" w:rsidRPr="00AB66AD" w:rsidRDefault="007720FB" w:rsidP="007720FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Head-</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Head-neck</w:t>
+            </w:r>
             <w:r w:rsidR="00B030A6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> submerged</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2423" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C20DC96" w14:textId="77777777" w:rsidR="007720FB" w:rsidRPr="00AB66AD" w:rsidRDefault="007720FB" w:rsidP="007720FB">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -20635,121 +20132,121 @@
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FF865EB" wp14:editId="785493E6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-317</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1588</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5759450" cy="5675630"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="200011046" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="200011046" name="Picture 200011046"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5759450" cy="5675630"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62F3F5A0" w14:textId="54438772" w:rsidR="00437B1C" w:rsidRPr="00754E16" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
+    <w:p w14:paraId="62F3F5A0" w14:textId="4A07AAE3" w:rsidR="00437B1C" w:rsidRPr="00754E16" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C46A5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Figur</w:t>
       </w:r>
       <w:r w:rsidR="00754E16" w:rsidRPr="00C46A5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C46A5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S1.</w:t>
+        <w:t xml:space="preserve"> 1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C46A5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00754E16" w:rsidRPr="00754E16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Distribution of the means of each daily activity category during the morning (red), midday (green), and afternoon (blue), calculated for the White-winged Coot based on 1000 simulations. The y-axis represents the estimated kernel density of the distribution of the means for each behavior. The x-axis represents the time, in seconds, allocated to each behavior.</w:t>
       </w:r>
       <w:r w:rsidRPr="00754E16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -20777,121 +20274,121 @@
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="258154F4" wp14:editId="3C0D6977">
             <wp:extent cx="5759450" cy="5675630"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="167617284" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="167617284" name="Picture 167617284"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5759450" cy="5675630"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0814509D" w14:textId="31EEE11E" w:rsidR="00437B1C" w:rsidRPr="001006E7" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
+    <w:p w14:paraId="0814509D" w14:textId="0DC6A998" w:rsidR="00437B1C" w:rsidRPr="001006E7" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001006E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Figur</w:t>
       </w:r>
       <w:r w:rsidR="00754E16" w:rsidRPr="001006E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="001006E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S2.</w:t>
+        <w:t xml:space="preserve"> 2.</w:t>
       </w:r>
       <w:r w:rsidRPr="001006E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001006E7" w:rsidRPr="001006E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution of the means of each feeding technique during the morning (red), midday (green), and afternoon (blue), calculated for the White-winged Coot based on 1000 simulations. The y-axis represents the estimated kernel density of the distribution of the means for each behavior. The x-axis represents the time, in seconds, allocated to each behavior. </w:t>
       </w:r>
       <w:r w:rsidR="001006E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -20901,72 +20398,61 @@
       <w:r w:rsidR="001006E7" w:rsidRPr="001006E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Vegetation cover</w:t>
       </w:r>
       <w:r w:rsidR="001006E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="001006E7" w:rsidRPr="001006E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">: feeding in areas outside the water </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">column; </w:t>
+        <w:t xml:space="preserve">: feeding in areas outside the water column; </w:t>
       </w:r>
       <w:r w:rsidR="001006E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001006E7" w:rsidRPr="001006E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Surface</w:t>
       </w:r>
       <w:r w:rsidR="001006E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="001006E7" w:rsidRPr="001006E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -21047,71 +20533,51 @@
       <w:r w:rsidR="005A703F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Intake</w:t>
       </w:r>
       <w:r w:rsidR="001006E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="001006E7" w:rsidRPr="001006E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> represent the sum of the time spent obtaining food plus the time spent </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> the obtained food.</w:t>
+        <w:t xml:space="preserve"> represent the sum of the time spent obtaining food plus the time spent ingesting the obtained food.</w:t>
       </w:r>
       <w:r w:rsidRPr="001006E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E653E60" w14:textId="300E57B1" w:rsidR="00437B1C" w:rsidRPr="001006E7" w:rsidRDefault="00550F13" w:rsidP="00437B1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -21129,119 +20595,119 @@
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47746429" wp14:editId="63A1682C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-317</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>318</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5759450" cy="5675630"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="79180866" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="79180866" name="Picture 79180866"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5759450" cy="5675630"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D16AA36" w14:textId="5081498D" w:rsidR="00437B1C" w:rsidRPr="00550F13" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
+    <w:p w14:paraId="5D16AA36" w14:textId="26D023A0" w:rsidR="00437B1C" w:rsidRPr="00550F13" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00550F13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Figur</w:t>
       </w:r>
       <w:r w:rsidR="001006E7" w:rsidRPr="00550F13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00550F13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S3. </w:t>
+        <w:t xml:space="preserve"> 3. </w:t>
       </w:r>
       <w:r w:rsidR="00550F13" w:rsidRPr="00550F13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Distribution of the means of each daily activity category during the morning (red), midday (green), and afternoon (blue), calculated for the Red-fronted Coot based on 1000 simulations. The y-axis represents the estimated kernel density of the distribution of the means for each behavior. The x-axis represents the time, in seconds, allocated to each behavior.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="498CC271" w14:textId="2F22E6D8" w:rsidR="00437B1C" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F778E77" w14:textId="77777777" w:rsidR="00550F13" w:rsidRDefault="00550F13" w:rsidP="00437B1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
@@ -21288,127 +20754,127 @@
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2762899A" wp14:editId="0DD5F194">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>142240</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5461000" cy="5381625"/>
             <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1932008368" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1932008368" name="Picture 1932008368"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5461000" cy="5381625"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380C4750" w14:textId="58FE434A" w:rsidR="00437B1C" w:rsidRPr="006610FD" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
+    <w:p w14:paraId="380C4750" w14:textId="29CA5CC9" w:rsidR="00437B1C" w:rsidRPr="006610FD" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C46A5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Figur</w:t>
       </w:r>
       <w:r w:rsidR="00550F13" w:rsidRPr="00C46A5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00C46A5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S4.</w:t>
+        <w:t xml:space="preserve"> 4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C46A5D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006610FD" w:rsidRPr="006610FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution of the means of each feeding technique during the morning (red), midday (green), and afternoon (blue), calculated for the </w:t>
       </w:r>
       <w:r w:rsidR="006610FD" w:rsidRPr="00550F13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -21436,72 +20902,61 @@
       <w:r w:rsidR="006610FD" w:rsidRPr="006610FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Vegetation cover</w:t>
       </w:r>
       <w:r w:rsidR="006610FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="006610FD" w:rsidRPr="006610FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">: feeding in areas outside the water </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">column; </w:t>
+        <w:t xml:space="preserve">: feeding in areas outside the water column; </w:t>
       </w:r>
       <w:r w:rsidR="006610FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006610FD" w:rsidRPr="006610FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Surface</w:t>
       </w:r>
       <w:r w:rsidR="006610FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="006610FD" w:rsidRPr="006610FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -21582,71 +21037,51 @@
       <w:r w:rsidR="005A703F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Intake</w:t>
       </w:r>
       <w:r w:rsidR="006610FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="006610FD" w:rsidRPr="006610FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> represent the sum of the time spent obtaining food plus the time spent </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> the obtained food.</w:t>
+        <w:t xml:space="preserve"> represent the sum of the time spent obtaining food plus the time spent ingesting the obtained food.</w:t>
       </w:r>
       <w:r w:rsidRPr="006610FD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A188EDF" w14:textId="57EE0C8B" w:rsidR="00437B1C" w:rsidRPr="006610FD" w:rsidRDefault="006610FD" w:rsidP="00437B1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -21664,119 +21099,119 @@
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="626413B3" wp14:editId="51454729">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-317</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>318</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5759450" cy="5675630"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="20262942" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="20262942" name="Picture 20262942"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5759450" cy="5675630"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2DCD71" w14:textId="0F7CF38C" w:rsidR="00437B1C" w:rsidRPr="00A13291" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
+    <w:p w14:paraId="2B2DCD71" w14:textId="5952862B" w:rsidR="00437B1C" w:rsidRPr="00A13291" w:rsidRDefault="00437B1C" w:rsidP="00437B1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A13291">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Figur</w:t>
       </w:r>
       <w:r w:rsidR="006610FD" w:rsidRPr="00A13291">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00A13291">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S5. </w:t>
+        <w:t xml:space="preserve"> 5. </w:t>
       </w:r>
       <w:r w:rsidR="00A13291" w:rsidRPr="00A13291">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Distribution of the means of each daily activity category during the morning (red), midday (green), and afternoon (blue), calculated for the Red-gartered Coot based on 1000 simulations. The y-axis represents the estimated kernel density of the distribution of the means for each behavior. The x-axis represents the time, in seconds, allocated to each behavior.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A13291">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="172F2605" w14:textId="7539C969" w:rsidR="00437B1C" w:rsidRPr="00A13291" w:rsidRDefault="005A703F" w:rsidP="00437B1C">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -21789,116 +21224,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44F0BE0D" wp14:editId="1CB28D67">
             <wp:extent cx="5759450" cy="5675630"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="1507457866" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1507457866" name="Picture 1507457866"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5759450" cy="5675630"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77140928" w14:textId="5F48D038" w:rsidR="00075CEE" w:rsidRPr="00935F1F" w:rsidRDefault="00437B1C" w:rsidP="00935F1F">
+    <w:p w14:paraId="77140928" w14:textId="377BD7A2" w:rsidR="00075CEE" w:rsidRPr="00935F1F" w:rsidRDefault="00437B1C" w:rsidP="00935F1F">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935F1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Figur</w:t>
       </w:r>
       <w:r w:rsidR="00A13291" w:rsidRPr="00935F1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00935F1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> S6.</w:t>
+        <w:t xml:space="preserve"> 6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00935F1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00935F1F" w:rsidRPr="00935F1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribution of the means of each feeding technique during the morning (red), midday (green), and afternoon (blue), calculated for the </w:t>
       </w:r>
       <w:r w:rsidR="00935F1F" w:rsidRPr="00A13291">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -21926,72 +21361,61 @@
       <w:r w:rsidR="00935F1F" w:rsidRPr="00935F1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Vegetation cover</w:t>
       </w:r>
       <w:r w:rsidR="00935F1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00935F1F" w:rsidRPr="00935F1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">: feeding in areas outside the water </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">column; </w:t>
+        <w:t xml:space="preserve">: feeding in areas outside the water column; </w:t>
       </w:r>
       <w:r w:rsidR="00935F1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00935F1F" w:rsidRPr="00935F1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Surface</w:t>
       </w:r>
       <w:r w:rsidR="00935F1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00935F1F" w:rsidRPr="00935F1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -22072,119 +21496,79 @@
       <w:r w:rsidR="005A703F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Intake</w:t>
       </w:r>
       <w:r w:rsidR="00935F1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00935F1F" w:rsidRPr="00935F1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> represent the sum of the time spent obtaining food plus the time spent </w:t>
-[...39 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> represent the sum of the time spent obtaining food plus the time spent ingesting the obtained food.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00075CEE" w:rsidRPr="00935F1F" w:rsidSect="00437B1C">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D2EC91B" w14:textId="77777777" w:rsidR="005C0461" w:rsidRDefault="005C0461">
+    <w:p w14:paraId="42DE0E59" w14:textId="77777777" w:rsidR="00556EF6" w:rsidRDefault="00556EF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58FE06CD" w14:textId="77777777" w:rsidR="005C0461" w:rsidRDefault="005C0461">
+    <w:p w14:paraId="3857A3D0" w14:textId="77777777" w:rsidR="00556EF6" w:rsidRDefault="00556EF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -22249,61 +21633,61 @@
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008C2CD8">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="16B9A78E" w14:textId="77777777" w:rsidR="00437B1C" w:rsidRDefault="00437B1C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="397EBB27" w14:textId="77777777" w:rsidR="005C0461" w:rsidRDefault="005C0461">
+    <w:p w14:paraId="28A14BB4" w14:textId="77777777" w:rsidR="00556EF6" w:rsidRDefault="00556EF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71497618" w14:textId="77777777" w:rsidR="005C0461" w:rsidRDefault="005C0461">
+    <w:p w14:paraId="51DC735D" w14:textId="77777777" w:rsidR="00556EF6" w:rsidRDefault="00556EF6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F35798D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE34BA6E"/>
     <w:lvl w:ilvl="0" w:tplc="23D864EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -22823,102 +22207,106 @@
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="67699335">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1958413369">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="116457515">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="720399121">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="570696722">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00437B1C"/>
     <w:rsid w:val="000520F1"/>
     <w:rsid w:val="00075CEE"/>
     <w:rsid w:val="000F6839"/>
     <w:rsid w:val="001006E7"/>
     <w:rsid w:val="0015042F"/>
+    <w:rsid w:val="00163438"/>
     <w:rsid w:val="001E7FFE"/>
     <w:rsid w:val="00254B2C"/>
     <w:rsid w:val="002677C2"/>
+    <w:rsid w:val="00290BF8"/>
     <w:rsid w:val="002D6A4D"/>
     <w:rsid w:val="0032019E"/>
     <w:rsid w:val="00437B1C"/>
     <w:rsid w:val="00496035"/>
     <w:rsid w:val="004E6DF3"/>
+    <w:rsid w:val="0052542F"/>
     <w:rsid w:val="00550F13"/>
+    <w:rsid w:val="00556EF6"/>
     <w:rsid w:val="00593122"/>
     <w:rsid w:val="005A703F"/>
     <w:rsid w:val="005C0461"/>
     <w:rsid w:val="006610FD"/>
     <w:rsid w:val="00754E16"/>
     <w:rsid w:val="007720FB"/>
     <w:rsid w:val="007F2B6A"/>
     <w:rsid w:val="00811862"/>
     <w:rsid w:val="00850184"/>
     <w:rsid w:val="00856803"/>
     <w:rsid w:val="0089344C"/>
     <w:rsid w:val="008F1EDA"/>
     <w:rsid w:val="00935F1F"/>
     <w:rsid w:val="00A13291"/>
     <w:rsid w:val="00B030A6"/>
     <w:rsid w:val="00B54694"/>
     <w:rsid w:val="00C46A5D"/>
+    <w:rsid w:val="00C712FF"/>
     <w:rsid w:val="00CA01D1"/>
     <w:rsid w:val="00CD776A"/>
     <w:rsid w:val="00CF0827"/>
     <w:rsid w:val="00D5203F"/>
     <w:rsid w:val="00F372C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -23522,50 +22910,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00437B1C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -24089,51 +23478,51 @@
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00437B1C"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="es-AR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tiff"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.tiff"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.tiff"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.tiff"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.tiff"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.tiff"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mmh90.hernandez@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.tiff"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.tiff"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.tiff"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tiff"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.tiff"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -24392,54 +23781,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>1472</Words>
-  <Characters>8397</Characters>
+  <Words>1539</Words>
+  <Characters>8777</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>69</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>73</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9850</CharactersWithSpaces>
+  <CharactersWithSpaces>10296</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lucia Mentesana</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>