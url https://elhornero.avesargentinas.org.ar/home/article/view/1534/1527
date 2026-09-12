--- v0 (2026-04-17)
+++ v1 (2026-09-12)
@@ -4,102 +4,348 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4F8D5EB6" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
+    <w:p w14:paraId="4F8D5EB6" w14:textId="50F03F25" w:rsidR="00A2315E" w:rsidRPr="009F383E" w:rsidRDefault="009F383E" w:rsidP="009F383E">
       <w:pPr>
-        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB66AD">
+      <w:r w:rsidRPr="009F383E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Material Suplementario</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2315E" w:rsidRPr="009F383E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>aterial Suplementario</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0540DC05" w14:textId="676043E8" w:rsidR="005311A7" w:rsidRDefault="005311A7" w:rsidP="00AB66AD">
+    <w:p w14:paraId="61127970" w14:textId="77777777" w:rsidR="009F383E" w:rsidRDefault="009F383E" w:rsidP="009F383E">
       <w:pPr>
-        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14C7AA77" w14:textId="426B33F5" w:rsidR="005311A7" w:rsidRPr="005311A7" w:rsidRDefault="005311A7" w:rsidP="00AB66AD">
+    <w:p w14:paraId="2CF3D194" w14:textId="77777777" w:rsidR="009F383E" w:rsidRDefault="009F383E" w:rsidP="009F383E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07F4ABA3" w14:textId="77777777" w:rsidR="009F383E" w:rsidRDefault="009F383E" w:rsidP="009F383E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC66D0E" w14:textId="77777777" w:rsidR="009F383E" w:rsidRPr="0043547B" w:rsidRDefault="009F383E" w:rsidP="009F383E">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043547B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Presupuestos de actividades diarias por tres especies de gallaretas en un relicto de humedales costeros antropizados del sudeste bonaerense</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6652A194" w14:textId="77777777" w:rsidR="009F383E" w:rsidRPr="00710144" w:rsidRDefault="009F383E" w:rsidP="009F383E">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B0D8F66" w14:textId="77777777" w:rsidR="009F383E" w:rsidRPr="0043547B" w:rsidRDefault="009F383E" w:rsidP="009F383E">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043547B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maximiliano M. Hernandez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043547B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043547B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*, Juan Pablo Seco Pon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043547B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043547B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, María P. Berón</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043547B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2242ED5C" w14:textId="77777777" w:rsidR="009F383E" w:rsidRPr="0043547B" w:rsidRDefault="009F383E" w:rsidP="009F383E">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C98A9D3" w14:textId="77777777" w:rsidR="009F383E" w:rsidRPr="0043547B" w:rsidRDefault="009F383E" w:rsidP="009F383E">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043547B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043547B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Grupo Ecología y Conservación de Aves Marinas y Costeras - Instituto de Investigaciones Marinas y Costeras (IIMyC, FECyN/UNMdP-CONICET). Mar del Plata, Buenos Aires, Argentina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0043547B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B807D4" w14:textId="77777777" w:rsidR="009F383E" w:rsidRPr="0043547B" w:rsidRDefault="009F383E" w:rsidP="009F383E">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A111360" w14:textId="77777777" w:rsidR="009F383E" w:rsidRPr="0043547B" w:rsidRDefault="009F383E" w:rsidP="009F383E">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043547B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093312A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mmh90.hernandez@gmail.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0134FC6D" w14:textId="127BB5B1" w:rsidR="009F383E" w:rsidRDefault="009F383E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C7AA77" w14:textId="32E9FD66" w:rsidR="005311A7" w:rsidRPr="005311A7" w:rsidRDefault="005311A7" w:rsidP="00AB66AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tabla S1. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Tabla 1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Número total de observaciones focales realizadas por especie </w:t>
       </w:r>
       <w:r w:rsidR="004467D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de gallareta bajo estudio desglosada </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">por mes </w:t>
       </w:r>
@@ -128,51 +374,51 @@
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (i.e., mañana, mediodía, tarde).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5593C29D" w14:textId="77777777" w:rsidR="005311A7" w:rsidRDefault="005311A7" w:rsidP="00AB66AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1256"/>
         <w:gridCol w:w="1413"/>
         <w:gridCol w:w="1545"/>
         <w:gridCol w:w="1109"/>
         <w:gridCol w:w="1416"/>
       </w:tblGrid>
       <w:tr w:rsidR="005311A7" w:rsidRPr="00E62E09" w14:paraId="2B567B5E" w14:textId="77777777" w:rsidTr="00296202">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -306,1028 +552,996 @@
             <w:tcW w:w="4214" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2FC7866A" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gallareta Chica (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Fulica</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Fulica leucoptera</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF6AB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="147C4C01" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F7C7E61" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005311A7" w:rsidRPr="00E62E09" w14:paraId="7EFE3246" w14:textId="77777777" w:rsidTr="00296202">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B50F539" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mañana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BDC37EA" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A59EC4B" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36CABC62" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AA9CBDA" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005311A7" w:rsidRPr="00E62E09" w14:paraId="46534017" w14:textId="77777777" w:rsidTr="00296202">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78DB9D97" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mediodía</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3994EE" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="681337AA" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="444B605B" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABC569B" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005311A7" w:rsidRPr="00E62E09" w14:paraId="125B052B" w14:textId="77777777" w:rsidTr="00296202">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02CE8CA6" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tarde</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48F66B0F" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1545" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3076057B" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ABD00CC" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD46607" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62E09">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005311A7" w:rsidRPr="00E62E09" w14:paraId="72320390" w14:textId="77777777" w:rsidTr="00296202">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4214" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="48E20861" w14:textId="5C6DBF7E" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="008C2CD8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF6AB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Gallareta Escudete Rojo (</w:t>
+            </w:r>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00EF6AB8">
+              <w:t xml:space="preserve">F. </w:t>
+            </w:r>
+            <w:r w:rsidR="008C2CD8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>leucoptera</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>rufifrons</w:t>
+            </w:r>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1109" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="22684F33" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="16B328D4" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005311A7" w:rsidRPr="00E62E09" w14:paraId="7EFE3246" w14:textId="77777777" w:rsidTr="00296202">
+      <w:tr w:rsidR="005311A7" w:rsidRPr="00E62E09" w14:paraId="5987F21F" w14:textId="77777777" w:rsidTr="00296202">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B50F539" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+          <w:p w14:paraId="03BF8E26" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mañana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BDC37EA" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+          <w:p w14:paraId="66BCEB65" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A59EC4B" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+          <w:p w14:paraId="789F663E" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1109" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36CABC62" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+          <w:p w14:paraId="16224F96" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AA9CBDA" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+          <w:p w14:paraId="3D53F918" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005311A7" w:rsidRPr="00E62E09" w14:paraId="46534017" w14:textId="77777777" w:rsidTr="00296202">
+      <w:tr w:rsidR="005311A7" w:rsidRPr="00E62E09" w14:paraId="61F5AAFD" w14:textId="77777777" w:rsidTr="00296202">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78DB9D97" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+          <w:p w14:paraId="4F607863" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mediodía</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C3994EE" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+          <w:p w14:paraId="42F741BC" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="681337AA" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+          <w:p w14:paraId="22A1A5FC" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1109" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="444B605B" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+          <w:p w14:paraId="2E698279" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ABC569B" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+          <w:p w14:paraId="20BF3234" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005311A7" w:rsidRPr="00E62E09" w14:paraId="125B052B" w14:textId="77777777" w:rsidTr="00296202">
+      <w:tr w:rsidR="005311A7" w:rsidRPr="00E62E09" w14:paraId="0A491ED6" w14:textId="77777777" w:rsidTr="00296202">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02CE8CA6" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+          <w:p w14:paraId="28AD8B4C" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tarde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48F66B0F" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+          <w:p w14:paraId="24C59EDB" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>23</w:t>
+              <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3076057B" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+          <w:p w14:paraId="4C6BEC88" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1109" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ABD00CC" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+          <w:p w14:paraId="635E075A" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FD46607" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
+          <w:p w14:paraId="294D01C1" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005311A7" w:rsidRPr="00E62E09" w14:paraId="72320390" w14:textId="77777777" w:rsidTr="00296202">
+      <w:tr w:rsidR="005311A7" w:rsidRPr="00E62E09" w14:paraId="3F0BBE9B" w14:textId="77777777" w:rsidTr="00296202">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4214" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="48E20861" w14:textId="5C6DBF7E" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="008C2CD8">
+          <w:p w14:paraId="3230A36D" w14:textId="3242ADBF" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="008C2CD8">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Gallareta Escudete Rojo (</w:t>
+              <w:t>Gallareta Ligas Rojas (</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">F. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="008C2CD8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>rufifrons</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>armillata</w:t>
+            </w:r>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1109" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22684F33" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
-[...457 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="0EFA6278" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36A04F37" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1454,51 +1668,50 @@
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005311A7" w:rsidRPr="00E62E09" w14:paraId="5B7835BC" w14:textId="77777777" w:rsidTr="00296202">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1256" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69838450" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Mediodía</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7577F130" w14:textId="77777777" w:rsidR="005311A7" w:rsidRPr="00E62E09" w:rsidRDefault="005311A7" w:rsidP="00296202">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E62E09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
@@ -1697,108 +1910,91 @@
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F98C7C6" w14:textId="4A9C12B0" w:rsidR="005311A7" w:rsidRDefault="005311A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6347FF3C" w14:textId="39791FF5" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
+    <w:p w14:paraId="6347FF3C" w14:textId="0B025C68" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Tabla S</w:t>
+        <w:t xml:space="preserve">Tabla </w:t>
       </w:r>
       <w:r w:rsidR="00981499">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Media y desvíos estándar (i.e., </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">) calculado para cada </w:t>
+        <w:t xml:space="preserve">. Media y desvíos estándar (i.e., sd) calculado para cada </w:t>
       </w:r>
       <w:r w:rsidR="006A30C5" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>actividad comportamental registrada</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de las especies de gallaretas en estudio. Se presentan cálculos </w:t>
       </w:r>
       <w:r w:rsidR="000F20B9" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>diarios</w:t>
       </w:r>
@@ -2160,409 +2356,395 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>media</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15F9934F" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sd</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="996" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="229509C1" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>media</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4AA3F29A" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sd</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E9ECE59" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>media</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1093" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D5EDBFC" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sd</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B2A4078" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>media</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="876" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EF8010D" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sd</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B4D382C" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>media</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C70D1C5" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sd</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F2C27B0" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>media</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BFB82D3" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sd</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3AD6A41B" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>media</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57627646" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sd</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009178EA" w:rsidRPr="00AB66AD" w14:paraId="16095D3B" w14:textId="77777777" w:rsidTr="00223897">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4251" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="446F0121" w14:textId="68BDC6B4" w:rsidR="00A2315E" w:rsidRPr="00EF6AB8" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
@@ -2572,90 +2754,62 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallareta </w:t>
             </w:r>
             <w:r w:rsidR="00393C63" w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>hica (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Fulica</w:t>
-[...27 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Fulica leucoptera</w:t>
+            </w:r>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="718B32B7" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -4387,64 +4541,62 @@
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ojo (</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">F. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="008C2CD8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>rufifrons</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F1BA343" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -6218,64 +6370,62 @@
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ojas (</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">F. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="008C2CD8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>armillata</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77C650E4" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -7981,113 +8131,95 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5542A8C9" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.95</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A28A765" w14:textId="45313C51" w:rsidR="00CF4E89" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
+    <w:p w14:paraId="5A28A765" w14:textId="7C62F019" w:rsidR="00CF4E89" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Tabla S</w:t>
+        <w:t xml:space="preserve">Tabla </w:t>
       </w:r>
       <w:r w:rsidR="00981499">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Media y desvíos estándar (i.e., </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">) calculado para cada técnica de alimentación relevado de las especies en estudio. Se presentan cálculos </w:t>
+        <w:t xml:space="preserve">. Media y desvíos estándar (i.e., sd) calculado para cada técnica de alimentación relevado de las especies en estudio. Se presentan cálculos </w:t>
       </w:r>
       <w:r w:rsidR="009178EA" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>diarios</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (i.e., sin distinción de franja horaria), y por franja horaria.</w:t>
       </w:r>
       <w:r w:rsidR="005C558E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> La unidad de medida de cada comportamiento </w:t>
       </w:r>
@@ -8493,396 +8625,382 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>media</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="680DB6CA" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sd</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="927" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="712A5BF1" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>media</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0116105C" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sd</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="467E4ACD" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>media</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="760868D9" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sd</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BAB31FC" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>media</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31A972C7" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sd</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4CA51B27" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>media</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="750F7F5B" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sd</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E95BE3E" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>media</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="938" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01B037DB" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sd</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="922" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="605B6C40" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>media</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="787" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E54CD16" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sd</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009178EA" w:rsidRPr="00AB66AD" w14:paraId="28D622E7" w14:textId="77777777" w:rsidTr="00EF6AB8">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4726" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="4428868B" w14:textId="034EA0DD" w:rsidR="00A2315E" w:rsidRPr="00EF6AB8" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
@@ -8892,90 +9010,62 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallareta </w:t>
             </w:r>
             <w:r w:rsidR="00393C63" w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>hica (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Fulica</w:t>
-[...27 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Fulica leucoptera</w:t>
+            </w:r>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61BE5810" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -10659,64 +10749,62 @@
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ojo (</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">F. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="008C2CD8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>rufifrons</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1172B935" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -12359,64 +12447,62 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gallareta Ligas Rojas (</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">F. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="008C2CD8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>armillata</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00EF6AB8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48D13142" w14:textId="77777777" w:rsidR="00EF6AB8" w:rsidRPr="00AB66AD" w:rsidRDefault="00EF6AB8" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -14093,69 +14179,69 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35A1F35B" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidSect="00223897">
           <w:footerReference w:type="default" r:id="rId7"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
           <w:lnNumType w:countBy="1" w:restart="continuous"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2101AD32" w14:textId="32ED3109" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
+    <w:p w14:paraId="2101AD32" w14:textId="4331F7B4" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Tabla S</w:t>
+        <w:t xml:space="preserve">Tabla </w:t>
       </w:r>
       <w:r w:rsidR="00981499">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -15963,81 +16049,81 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E820B13" w14:textId="77777777" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="51D87CDF" w14:textId="1EA128A4" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00381FD4" w:rsidP="00AB66AD">
+    <w:p w14:paraId="51D87CDF" w14:textId="68A796BC" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00381FD4" w:rsidP="00AB66AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00A2315E" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Tabla S</w:t>
+        <w:t xml:space="preserve">Tabla </w:t>
       </w:r>
-      <w:r w:rsidR="00981499">
+      <w:r w:rsidR="001F54D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00A2315E" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A2315E" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -17891,79 +17977,79 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CAA5DE0" w14:textId="77777777" w:rsidR="00C05099" w:rsidRPr="00AB66AD" w:rsidRDefault="00C05099" w:rsidP="00AB66AD">
             <w:pPr>
               <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB66AD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="04BC9328" w14:textId="6DCFDA32" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00381FD4" w:rsidP="00AB66AD">
+    <w:p w14:paraId="04BC9328" w14:textId="4B19B8E1" w:rsidR="00A2315E" w:rsidRPr="00AB66AD" w:rsidRDefault="00381FD4" w:rsidP="00AB66AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00A2315E" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Tabla S</w:t>
+        <w:t xml:space="preserve">Tabla </w:t>
       </w:r>
       <w:r w:rsidR="00981499">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00A2315E" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A2315E" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -19797,120 +19883,102 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5508000" cy="5497200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A16425D" w14:textId="04E22D07" w:rsidR="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
+    <w:p w14:paraId="0A16425D" w14:textId="156B09A0" w:rsidR="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Figura S1.</w:t>
+        <w:t>Figura 1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E03A29" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Distribución de las medias de cada categoría de actividad diaria durante la franja horaria de la mañana (rojo), mediodía (verde), y tarde (azul), calculadas para la Gallareta </w:t>
       </w:r>
       <w:r w:rsidR="00393C63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00E03A29" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">hica a partir de 1000 simulaciones. El eje y representa la densidad de </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> estimada de la distribución de las medias de cada comportamiento</w:t>
+        <w:t>hica a partir de 1000 simulaciones. El eje y representa la densidad de Kernel estimada de la distribución de las medias de cada comportamiento</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk210810188"/>
       <w:r w:rsidR="00E03A29" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005C558E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> El eje x representa el tiempo, en segundos, destinado a cada comportamiento.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00D65FB7" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -19975,70 +20043,70 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5514234" cy="5497406"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405C6753" w14:textId="63BF1757" w:rsidR="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
+    <w:p w14:paraId="405C6753" w14:textId="45A89FD6" w:rsidR="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Figura S2.</w:t>
+        <w:t>Figura 2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Distribución de las medias de cada técnica de aliment</w:t>
       </w:r>
       <w:r w:rsidR="00A25FDB" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ación</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> durante las franjas horarias de la mañana (rojo), mediodía (verde), y tarde (azul), calculadas</w:t>
       </w:r>
@@ -20050,69 +20118,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> para la Gallareta </w:t>
       </w:r>
       <w:r w:rsidR="00393C63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00A25FDB" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hica</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a partir de 1000 simulaciones. Eje y representa la densidad de </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> estimada de la distribución de las medias de cada comportamiento.</w:t>
+        <w:t xml:space="preserve"> a partir de 1000 simulaciones. Eje y representa la densidad de Kernel estimada de la distribución de las medias de cada comportamiento.</w:t>
       </w:r>
       <w:r w:rsidR="005C558E" w:rsidRPr="005C558E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C558E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El eje x representa el tiempo, en segundos, destinado a cada comportamiento.</w:t>
       </w:r>
       <w:r w:rsidR="009D74AD" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
@@ -20199,126 +20249,108 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5508000" cy="5497200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014FC3DA" w14:textId="507F0FDA" w:rsidR="00AB66AD" w:rsidRPr="00393C63" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
+    <w:p w14:paraId="014FC3DA" w14:textId="54FE8B5A" w:rsidR="00AB66AD" w:rsidRPr="00393C63" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figura S3. </w:t>
+        <w:t xml:space="preserve">Figura 3. </w:t>
       </w:r>
       <w:r w:rsidR="00117F20" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribución de las medias de cada categoría de actividad diaria durante la franja horaria de la mañana (rojo), mediodía (verde), y tarde (azul), calculadas para la Gallareta </w:t>
       </w:r>
       <w:r w:rsidR="00393C63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00117F20" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">scudete </w:t>
       </w:r>
       <w:r w:rsidR="00393C63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00117F20" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ojo a partir de 1000 simulaciones. El eje y representa la densidad de </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> estimada de la distribución de las medias de cada comportamiento.</w:t>
+        <w:t>ojo a partir de 1000 simulaciones. El eje y representa la densidad de Kernel estimada de la distribución de las medias de cada comportamiento.</w:t>
       </w:r>
       <w:r w:rsidR="005C558E" w:rsidRPr="005C558E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C558E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El eje x representa el tiempo, en segundos, destinado a cada comportamiento.</w:t>
       </w:r>
       <w:r w:rsidRPr="00393C63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
@@ -20375,136 +20407,118 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5504400" cy="5497200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F107E77" w14:textId="2414B3CE" w:rsidR="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
+    <w:p w14:paraId="5F107E77" w14:textId="618A408F" w:rsidR="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Figura S4.</w:t>
+        <w:t>Figura 4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A25FDB" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribución de las medias de cada técnica de alimentación durante las franjas horarias de la mañana (rojo), mediodía (verde), y tarde (azul), calculadas para la Gallareta </w:t>
       </w:r>
       <w:r w:rsidR="00393C63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00A25FDB" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">scudete </w:t>
       </w:r>
       <w:r w:rsidR="00393C63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00A25FDB" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ojo a partir de 1000 simulaciones. Eje y representa la densidad de </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> estimada de la distribución de las medias de cada comportamiento.</w:t>
+        <w:t>ojo a partir de 1000 simulaciones. Eje y representa la densidad de Kernel estimada de la distribución de las medias de cada comportamiento.</w:t>
       </w:r>
       <w:r w:rsidR="005C558E" w:rsidRPr="005C558E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C558E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El eje x representa el tiempo, en segundos, destinado a cada comportamiento.</w:t>
       </w:r>
       <w:r w:rsidR="009D74AD" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
@@ -20591,126 +20605,108 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5504400" cy="5497200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512AABD3" w14:textId="79C85F2E" w:rsidR="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
+    <w:p w14:paraId="512AABD3" w14:textId="6BAF0AD2" w:rsidR="00AB66AD" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figura S5. </w:t>
+        <w:t xml:space="preserve">Figura 5. </w:t>
       </w:r>
       <w:r w:rsidR="00117F20" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribución de las medias de cada categoría de actividad diaria durante la franja horaria de la mañana (rojo), mediodía (verde), y tarde (azul), calculadas para la Gallareta </w:t>
       </w:r>
       <w:r w:rsidR="00393C63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00117F20" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">igas </w:t>
       </w:r>
       <w:r w:rsidR="00393C63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00117F20" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ojas a partir de 1000 simulaciones. El eje y representa la densidad de </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> estimada de la distribución de las medias de cada comportamiento.</w:t>
+        <w:t>ojas a partir de 1000 simulaciones. El eje y representa la densidad de Kernel estimada de la distribución de las medias de cada comportamiento.</w:t>
       </w:r>
       <w:r w:rsidR="005C558E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> El eje x representa el tiempo, en segundos, destinado a cada comportamiento.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D429AE" w14:textId="59E80309" w:rsidR="00AB66AD" w:rsidRDefault="00E90EFD" w:rsidP="00AB66AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -20759,134 +20755,116 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5479200" cy="5497200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A2DFA3" w14:textId="57F6D450" w:rsidR="00CA6E98" w:rsidRPr="00393C63" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
+    <w:p w14:paraId="72A2DFA3" w14:textId="2DCCEAA4" w:rsidR="00CA6E98" w:rsidRPr="00393C63" w:rsidRDefault="00A2315E" w:rsidP="00AB66AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Figura S6.</w:t>
+        <w:t>Figura 6.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A25FDB" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Distribución de las medias de cada técnica de alimentación durante las franjas horarias de la mañana (rojo), mediodía (verde), y tarde (azul), calculadas para la Gallareta </w:t>
       </w:r>
       <w:r w:rsidR="00393C63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00A25FDB" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">igas </w:t>
       </w:r>
       <w:r w:rsidR="00393C63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00A25FDB" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ojas a partir de 1000 simulaciones. Eje y representa la densidad de </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> estimada de la distribución de las medias de cada comportamiento.</w:t>
+        <w:t>ojas a partir de 1000 simulaciones. Eje y representa la densidad de Kernel estimada de la distribución de las medias de cada comportamiento.</w:t>
       </w:r>
       <w:r w:rsidR="009D74AD" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C558E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El eje x representa el tiempo, en segundos, destinado a cada comportamiento.</w:t>
       </w:r>
       <w:r w:rsidR="005C558E" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -20908,61 +20886,61 @@
       </w:r>
       <w:r w:rsidR="009D74AD" w:rsidRPr="00AB66AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”: Alimentación en sectores por fuera de la de la columna de agua, “Superficial”: Alimentación en la superficie de la columna de agua. “Buceo + Ingesta” o “Boca abajo + Ingesta”: represan la sumatoria del tiempo destinado a la técnica de obtención de alimento más el tiempo dedicado a la ingesta del alimento obtenido.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CA6E98" w:rsidRPr="00393C63" w:rsidSect="00223897">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E34144F" w14:textId="77777777" w:rsidR="00205AB2" w:rsidRDefault="00205AB2">
+    <w:p w14:paraId="24235BDB" w14:textId="77777777" w:rsidR="0015415F" w:rsidRDefault="0015415F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="735CBE3E" w14:textId="77777777" w:rsidR="00205AB2" w:rsidRDefault="00205AB2">
+    <w:p w14:paraId="1D4F3789" w14:textId="77777777" w:rsidR="0015415F" w:rsidRDefault="0015415F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -20988,95 +20966,95 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="187E774C" w14:textId="77777777" w:rsidR="00223897" w:rsidRDefault="00223897">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008C2CD8" w:rsidRPr="008C2CD8">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="46B358E7" w14:textId="77777777" w:rsidR="00416557" w:rsidRDefault="00416557">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34A2A904" w14:textId="77777777" w:rsidR="00205AB2" w:rsidRDefault="00205AB2">
+    <w:p w14:paraId="2BF93A81" w14:textId="77777777" w:rsidR="0015415F" w:rsidRDefault="0015415F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D46C0E9" w14:textId="77777777" w:rsidR="00205AB2" w:rsidRDefault="00205AB2">
+    <w:p w14:paraId="081BF75A" w14:textId="77777777" w:rsidR="0015415F" w:rsidRDefault="0015415F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F35798D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FE34BA6E"/>
     <w:lvl w:ilvl="0" w:tplc="23D864EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -21595,123 +21573,128 @@
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="67699335">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1958413369">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="116457515">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="720399121">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="570696722">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A2315E"/>
     <w:rsid w:val="000A2724"/>
     <w:rsid w:val="000F20B9"/>
     <w:rsid w:val="00117F20"/>
     <w:rsid w:val="001260AC"/>
+    <w:rsid w:val="0015415F"/>
     <w:rsid w:val="001C543C"/>
     <w:rsid w:val="001E5EBA"/>
+    <w:rsid w:val="001F54D6"/>
     <w:rsid w:val="00204648"/>
     <w:rsid w:val="00205AB2"/>
     <w:rsid w:val="00223897"/>
     <w:rsid w:val="00247BC2"/>
     <w:rsid w:val="002A561B"/>
     <w:rsid w:val="002B6CAD"/>
     <w:rsid w:val="00334F97"/>
     <w:rsid w:val="00336C36"/>
     <w:rsid w:val="00354E4A"/>
     <w:rsid w:val="00381FD4"/>
     <w:rsid w:val="003934E6"/>
     <w:rsid w:val="00393C63"/>
     <w:rsid w:val="003D07BE"/>
     <w:rsid w:val="00416557"/>
     <w:rsid w:val="00416DB8"/>
     <w:rsid w:val="004467D7"/>
     <w:rsid w:val="00481F68"/>
     <w:rsid w:val="004A05A5"/>
     <w:rsid w:val="004C138A"/>
     <w:rsid w:val="004D5C54"/>
+    <w:rsid w:val="0052542F"/>
     <w:rsid w:val="005311A7"/>
     <w:rsid w:val="005C558E"/>
     <w:rsid w:val="005F5EE4"/>
     <w:rsid w:val="005F6586"/>
     <w:rsid w:val="00672420"/>
     <w:rsid w:val="006A30C5"/>
     <w:rsid w:val="006A3BD0"/>
     <w:rsid w:val="006A4EA4"/>
     <w:rsid w:val="00735B90"/>
     <w:rsid w:val="00753AA1"/>
     <w:rsid w:val="00796DB2"/>
     <w:rsid w:val="007D0EB8"/>
     <w:rsid w:val="007F7DA9"/>
     <w:rsid w:val="008001FA"/>
     <w:rsid w:val="008155F8"/>
     <w:rsid w:val="00816FEE"/>
+    <w:rsid w:val="00834694"/>
     <w:rsid w:val="00855557"/>
+    <w:rsid w:val="00881748"/>
     <w:rsid w:val="008C2CD8"/>
     <w:rsid w:val="00912020"/>
     <w:rsid w:val="009178EA"/>
     <w:rsid w:val="0092074F"/>
     <w:rsid w:val="00981499"/>
     <w:rsid w:val="009C69DB"/>
     <w:rsid w:val="009D74AD"/>
+    <w:rsid w:val="009F383E"/>
     <w:rsid w:val="00A05332"/>
     <w:rsid w:val="00A2315E"/>
     <w:rsid w:val="00A25FDB"/>
     <w:rsid w:val="00A34EBB"/>
     <w:rsid w:val="00A3500F"/>
     <w:rsid w:val="00A42A5E"/>
     <w:rsid w:val="00AB66AD"/>
     <w:rsid w:val="00AC256D"/>
     <w:rsid w:val="00B26445"/>
     <w:rsid w:val="00BD5BA1"/>
     <w:rsid w:val="00BE05D4"/>
     <w:rsid w:val="00C05099"/>
     <w:rsid w:val="00C13C49"/>
     <w:rsid w:val="00C33E05"/>
     <w:rsid w:val="00C47635"/>
     <w:rsid w:val="00C77CA9"/>
     <w:rsid w:val="00C85EE1"/>
     <w:rsid w:val="00C91CF3"/>
     <w:rsid w:val="00CA6E98"/>
     <w:rsid w:val="00CD0A58"/>
     <w:rsid w:val="00CF4E89"/>
     <w:rsid w:val="00D1478D"/>
     <w:rsid w:val="00D65FB7"/>
     <w:rsid w:val="00D83FF4"/>
     <w:rsid w:val="00DD43EC"/>
@@ -21723,52 +21706,52 @@
     <w:rsid w:val="00E90EFD"/>
     <w:rsid w:val="00EC74EE"/>
     <w:rsid w:val="00EF6AB8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-AR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="37ADBB3D"/>
   <w15:docId w15:val="{5C35B15E-A96F-4543-966E-9BFC03D6C472}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="es-AR" w:eastAsia="es-AR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -22133,750 +22116,750 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A25FDB"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo1Car"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A2315E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo2Car"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A2315E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo3Car"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A2315E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo4Car"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A2315E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo5Car"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A2315E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="2F5496"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo6Car"/>
+    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A2315E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo7Car"/>
+    <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A2315E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="595959"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo8Car"/>
+    <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A2315E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo9Car"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A2315E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="272727"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
-[...1 lines deleted...]
-    <w:link w:val="Ttulo1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A2315E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
-[...1 lines deleted...]
-    <w:link w:val="Ttulo2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A2315E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
-[...1 lines deleted...]
-    <w:link w:val="Ttulo3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A2315E"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="2F5496"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
-[...1 lines deleted...]
-    <w:link w:val="Ttulo4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A2315E"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Car">
-[...1 lines deleted...]
-    <w:link w:val="Ttulo5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A2315E"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="2F5496"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Car">
-[...1 lines deleted...]
-    <w:link w:val="Ttulo6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A2315E"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Car">
-[...1 lines deleted...]
-    <w:link w:val="Ttulo7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A2315E"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="595959"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Car">
-[...1 lines deleted...]
-    <w:link w:val="Ttulo8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A2315E"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Car">
-[...1 lines deleted...]
-    <w:link w:val="Ttulo9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A2315E"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="272727"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="TtuloCar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00A2315E"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
-[...1 lines deleted...]
-    <w:link w:val="Ttulo"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00A2315E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subttulo">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SubttuloCar"/>
+    <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00A2315E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:color w:val="595959"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloCar">
-[...1 lines deleted...]
-    <w:link w:val="Subttulo"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00A2315E"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="595959"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cita">
+  <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="CitaCar"/>
+    <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00A2315E"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitaCar">
-[...1 lines deleted...]
-    <w:link w:val="Cita"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00A2315E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A2315E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="nfasisintenso">
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00A2315E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citadestacada">
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="CitadestacadaCar"/>
+    <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00A2315E"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitadestacadaCar">
-[...1 lines deleted...]
-    <w:link w:val="Citadestacada"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00A2315E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Referenciaintensa">
+  <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00A2315E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdecomentario">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A2315E"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textocomentario">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextocomentarioCar"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A2315E"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
-[...1 lines deleted...]
-    <w:link w:val="Textocomentario"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A2315E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Textocomentario"/>
-[...1 lines deleted...]
-    <w:link w:val="AsuntodelcomentarioCar"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A2315E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
-[...1 lines deleted...]
-    <w:link w:val="Asuntodelcomentario"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A2315E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipervnculo">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A2315E"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver1">
     <w:name w:val="Mención sin resolver1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A2315E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Tablanormal"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00A2315E"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encabezado">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EncabezadoCar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A2315E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
-[...1 lines deleted...]
-    <w:link w:val="Encabezado"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A2315E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Piedepgina">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PiedepginaCar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A2315E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
-[...1 lines deleted...]
-    <w:link w:val="Piedepgina"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A2315E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisin">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A2315E"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipervnculovisitado">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A2315E"/>
     <w:rPr>
       <w:color w:val="954F72"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nmerodelnea">
+  <w:style w:type="character" w:styleId="LineNumber">
     <w:name w:val="line number"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00223897"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextodegloboCar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008C2CD8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
-[...2 lines deleted...]
-    <w:link w:val="Textodeglobo"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008C2CD8"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:kern w:val="2"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
@@ -23157,64 +23140,65 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>9124</Characters>
+  <Pages>16</Pages>
+  <Words>1670</Words>
+  <Characters>9519</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>76</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>79</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10761</CharactersWithSpaces>
+  <CharactersWithSpaces>11167</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>